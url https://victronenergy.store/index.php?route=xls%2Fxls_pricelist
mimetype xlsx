--- v3 (2026-07-25)
+++ v4 (2026-09-08)
@@ -15,114 +15,135 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Default" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
-[...1 lines deleted...]
-    <t>Дата актуальности прайслиста: 25.07.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1171">
+  <si>
+    <t>Дата актуальности прайслиста: 08.09.2026</t>
   </si>
   <si>
     <t>Официальный магазин Victron Energy</t>
   </si>
   <si>
     <t>Москва, ш. Энтузиастов, д.56, с.3</t>
   </si>
   <si>
     <t xml:space="preserve">тел: +7(495)109-0850     </t>
   </si>
   <si>
     <t xml:space="preserve">e-mail:   info@victronenergy.store					</t>
   </si>
   <si>
     <t>http://victronenergy.store/</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Blue Smart IP65 Charger</t>
+  </si>
+  <si>
+    <t>BPC120731064R</t>
+  </si>
+  <si>
+    <t>Blue Smart IP65 Charger 12/7 + DC connector 
+ ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 12, Выходной ток, А - 7, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 84, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 47 x 95 x 190)</t>
+  </si>
+  <si>
+    <t>В наличии</t>
+  </si>
+  <si>
+    <t>BPC122531064</t>
+  </si>
+  <si>
+    <t>Blue Smart IP65 Charger 12/25 + DC connector 
+ ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 12, Выходной ток, А - 25, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 300, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 105 x 190)</t>
+  </si>
+  <si>
+    <t>BPC121031064R</t>
+  </si>
+  <si>
+    <t>Blue Smart IP65 Charger 12/10 + DC connector 
+ ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 12, Выходной ток, А - 10, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 120, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 105 x 190)</t>
+  </si>
+  <si>
+    <t>Нет в наличии</t>
   </si>
   <si>
     <t>BPC241331064</t>
   </si>
   <si>
     <t>Blue Smart IP65 Charger 24/13 + DC connector 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 24, Выходной ток, А - 13, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 312, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 75 x 140 x 240)</t>
   </si>
   <si>
-    <t>В наличии</t>
-[...1 lines deleted...]
-  <si>
     <t>BPC121531064R</t>
   </si>
   <si>
     <t>Blue Smart IP65 Charger 12/15 + DC connector 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 12, Выходной ток, А - 15, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 180, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 105 x 190)</t>
   </si>
   <si>
     <t>BPC940100100</t>
   </si>
   <si>
     <t>Case for BPC chargers and accessories</t>
   </si>
   <si>
-    <t>Нет в наличии</t>
-[...1 lines deleted...]
-  <si>
     <t>BPC240531064R</t>
   </si>
   <si>
     <t>Blue Smart IP65 Charger 24/5 + DC connector 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 24, Выходной ток, А - 5, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 120, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 47 x 95 x 190)</t>
   </si>
   <si>
     <t>BPC900110014</t>
   </si>
   <si>
     <t>M8 eyelet connector (with 30A ATO fuse) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>BPC240831064R</t>
   </si>
   <si>
     <t>Blue Smart IP65 Charger 24/8 + DC connector 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 24, Выходной ток, А - 8, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 192, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 105 x 190)</t>
   </si>
   <si>
     <t>BPC900100014</t>
   </si>
   <si>
     <t>M6 eyelet connector (with 30A ATO fuse) 
@@ -135,121 +156,128 @@
     <t>Blue Smart IP65 Charger 6V/12V-1.1 + DC connector 
  ( Входное напряжение, AC - 100-250VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 6/12, Выходной ток, А - 1.1, Заряд Li-ion (LiFePO₄) - Возможен, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 38 x 64 x 153)</t>
   </si>
   <si>
     <t>BPC900400014</t>
   </si>
   <si>
     <t>Clamp connector (with 30A ATO fuse) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>BPC120433064R</t>
   </si>
   <si>
     <t>Blue Smart IP65s Charger 12/4 + DC connector 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 12, Выходной ток, А - 4, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 48, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 47 x 95 x 190)</t>
   </si>
   <si>
     <t>BPC120533064R</t>
   </si>
   <si>
     <t>Blue Smart IP65s Charger 12/5 + DC connector 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 12, Выходной ток, А - 5, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 60, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 47 x 95 x 190)</t>
   </si>
   <si>
-    <t>BPC120731064R</t>
-[...17 lines deleted...]
- ( Входное напряжение, AC - 180-265VAC/45-65Hz or 250-350VDC, Выходное напряжение, DC - 12, Выходной ток, А - 10, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 120, Класс защиты, IPхх - IP65, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 105 x 190)</t>
+    <t>BPC900110114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Панель с индикатором батареи с кольцевыми клеммами M8 IP65 </t>
   </si>
   <si>
     <t>BPC920100200</t>
   </si>
   <si>
     <t xml:space="preserve"> Wall Mount for Blue Smart IP65 Charger 12/10, 12/15, 24/8 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>BPC920100100</t>
   </si>
   <si>
     <t>Rubber bumper for Blue Smart IP65 Charger 12/10, 12/15, 24/8 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>BPC920100210</t>
   </si>
   <si>
     <t xml:space="preserve"> Wall Mount for Blue Smart IP65 Charger 12/25, 24/13 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>BPC900120114</t>
   </si>
   <si>
     <t>Индикатор батареи с кольцевыми клеммами M8</t>
   </si>
   <si>
-    <t>BPC900110114</t>
-[...4 lines deleted...]
-  <si>
     <t>BPC900200014</t>
   </si>
   <si>
     <t>2 meter extension cable 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>BPC900300014</t>
   </si>
   <si>
     <t>12 Volt plug (cigarette plug with 16A fuse) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>Phoenix Smart IP43 Charger</t>
   </si>
   <si>
+    <t>PSC241651095</t>
+  </si>
+  <si>
+    <t>Smart IP43 Charger 24/16(1+1) 120/240V 
+ ( Входное напряжение, AC - 85-250 VAC, Входное напряжение, DC - 90-375 VDC, Выходное напряжение, DC - 24, Ток на стартерную батарею, А - 3, Выходной ток, А - 16, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 384, Класс защиты, IPхх - IP43, Количество выходов - 1+1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 180x249x100)</t>
+  </si>
+  <si>
+    <t>PSC125051085</t>
+  </si>
+  <si>
+    <t>Phoenix Smart IP43 Charger 12/50(1+1) 230V 
+ ( Входное напряжение, AC - 230 VAC (210-250V), Входное напряжение, DC - 290-355VDC, Выходное напряжение, DC - 12, Ток на стартерную батарею, А - 3, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 600, Класс защиты, IPхх - IP43, Количество выходов - 1+1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 180x249x100)</t>
+  </si>
+  <si>
+    <t>PSC242551095</t>
+  </si>
+  <si>
+    <t>Smart IP43 Charger 24/25(1+1) 120/240V 
+ ( Входное напряжение, AC - 85-250 VAC, Входное напряжение, DC - 90-375 VDC, Выходное напряжение, DC - 24, Ток на стартерную батарею, А - 3, Выходной ток, А - 25, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 600, Класс защиты, IPхх - IP43, Количество выходов - 1+1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 180x249x100)</t>
+  </si>
+  <si>
+    <t>PSC125053085</t>
+  </si>
+  <si>
+    <t>Phoenix Smart IP43 Charger 12/50(3) 230V 
+ ( Входное напряжение, AC - 230 VAC (210-250V), Входное напряжение, DC - 290-355VDC, Выходное напряжение, DC - 12, Ток на стартерную батарею, А - -, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 600, Класс защиты, IPхх - IP43, Количество выходов - 3, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 145x275x245)</t>
+  </si>
+  <si>
     <t>PSC242553095</t>
   </si>
   <si>
     <t>Smart IP43 Charger 24/25(3) 120/240V 
  ( Входное напряжение, AC - 85-250 VAC, Входное напряжение, DC - 90-375 VDC, Выходное напряжение, DC - 24, Ток на стартерную батарею, А - -, Выходной ток, А - 25, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 600, Класс защиты, IPхх - IP43, Количество выходов - 3, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 180x249x100)</t>
   </si>
   <si>
     <t>PSC241651085</t>
   </si>
   <si>
     <t>Phoenix Smart IP43 Charger 24/16(1+1) 230V 
  ( Входное напряжение, AC - 230 VAC (210-250V), Входное напряжение, DC - 290-355VDC, Выходное напряжение, DC - 24, Ток на стартерную батарею, А - 3, Выходной ток, А - 16, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 384, Класс защиты, IPхх - IP43, Количество выходов - 1+1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 180x249x100)</t>
   </si>
   <si>
     <t>PSC242551085</t>
   </si>
   <si>
     <t>Phoenix Smart IP43 Charger 24/25(1+1) 230V 
  ( Входное напряжение, AC - 230 VAC (210-250V), Входное напряжение, DC - 290-355VDC, Выходное напряжение, DC - 24, Ток на стартерную батарею, А - 3, Выходной ток, А - 25, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 600, Класс защиты, IPхх - IP43, Количество выходов - 1+1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 145x275x245)</t>
   </si>
   <si>
     <t>PSC242553085</t>
   </si>
   <si>
     <t>Phoenix Smart IP43 Charger 24/25(3) 230V 
@@ -282,79 +310,65 @@
     <t>Smart IP43 Charger 12/50(1+1) 120/240V 
  ( Входное напряжение, AC - 85-250 VAC , Входное напряжение, DC - 90-375 VDC, Выходное напряжение, DC - 12, Ток на стартерную батарею, А - 3, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 600, Класс защиты, IPхх - IP43, Количество выходов - 1+1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 180x249x100)</t>
   </si>
   <si>
     <t>PSC123051085</t>
   </si>
   <si>
     <t>Phoenix Smart IP43 Charger 12/30(1+1) 230V 
  ( Входное напряжение, AC - 230 VAC (210-250V), Входное напряжение, DC - 290-355VDC, Выходное напряжение, DC - 12, Ток на стартерную батарею, А - 3, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 360, Класс защиты, IPхх - IP43, Количество выходов - 1+1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 145x275x245)</t>
   </si>
   <si>
     <t>PSC125053095</t>
   </si>
   <si>
     <t>Smart IP43 Charger 12/50(3) 120/240V 
  ( Входное напряжение, AC - 230 VAC (210-250V), Входное напряжение, DC - 290-355VDC, Выходное напряжение, DC - 12, Ток на стартерную батарею, А - -, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 600, Класс защиты, IPхх - IP43, Количество выходов - 3, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 145x275x245)</t>
   </si>
   <si>
     <t>PSC123053085</t>
   </si>
   <si>
     <t>Phoenix Smart IP43 Charger 12/30(3) 230V 
  ( Входное напряжение, AC - 230 VAC (210-250V), Входное напряжение, DC - 290-355VDC, Выходное напряжение, DC - 12, Ток на стартерную батарею, А - -, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Возможен, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 360, Класс защиты, IPхх - IP43, Количество выходов - 3, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 145x275x245)</t>
   </si>
   <si>
-    <t>PSC241651095</t>
-[...26 lines deleted...]
-  <si>
     <t>Blue Smart IP22 Charger</t>
+  </si>
+  <si>
+    <t>BPC122042002</t>
+  </si>
+  <si>
+    <t>Blue Smart IP22 Charger 12/20 (1) 
+ ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 20, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 240, Класс защиты, IPхх - IP22, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 235 x 108 x 65)</t>
+  </si>
+  <si>
+    <t>BPC122044002</t>
+  </si>
+  <si>
+    <t>Blue Smart IP22 Charger 12/20 (3) 
+ ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 20, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 240, Класс защиты, IPхх - IP22, Количество выходов - 3, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 235 x 108 x 65)</t>
   </si>
   <si>
     <t>BPC123047002</t>
   </si>
   <si>
     <t>Blue Smart IP22 Charger 12/30 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 360, Класс защиты, IPхх - IP22, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 235 x 108 x 65)</t>
   </si>
   <si>
     <t>BPC123048002</t>
   </si>
   <si>
     <t>Blue Smart IP22 Charger 12/30 (3) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 360, Класс защиты, IPхх - IP22, Количество выходов - 3, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 235 x 108 x 65)</t>
   </si>
   <si>
     <t>BPC240842002</t>
   </si>
   <si>
     <t>Blue Smart IP22 Charger 24/8 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 24, Выходной ток, А - 8, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 192, Класс защиты, IPхх - IP22, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 235 x 108 x 65)</t>
   </si>
   <si>
     <t>BPC241647002</t>
   </si>
@@ -376,65 +390,65 @@
     <t>Blue Smart IP22 Charger 24/12 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 24, Выходной ток, А - 12, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 192, Класс защиты, IPхх - IP22, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 235 x 108 x 65)</t>
   </si>
   <si>
     <t>BPC241642002</t>
   </si>
   <si>
     <t>Blue Smart IP22 Charger 24/16 (1) 230V (BPC241642002) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 24, Выходной ток, А - 16, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 384, Класс защиты, IPхх - IP22, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 235 x 108 x 65)</t>
   </si>
   <si>
     <t>BPC121542002</t>
   </si>
   <si>
     <t>Blue Smart IP22 Charger 12/15 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 15, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 180, Класс защиты, IPхх - IP22, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 235 x 108 x 65)</t>
   </si>
   <si>
     <t>BPC121544002</t>
   </si>
   <si>
     <t>Blue Smart IP22 Charger 12/15 (3) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 15, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 180, Класс защиты, IPхх - IP22, Количество выходов - 3, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 235 x 108 x 65)</t>
   </si>
   <si>
-    <t>BPC122042002</t>
-[...12 lines deleted...]
-  <si>
     <t>Blue Smart IP67 Charger Waterproof</t>
+  </si>
+  <si>
+    <t>BPC121713006</t>
+  </si>
+  <si>
+    <t>Blue Smart IP67 Charger 12/17 (1) 
+ ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 17, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 204, Класс защиты, IPхх - IP67, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 219 x 99 x 65)</t>
+  </si>
+  <si>
+    <t>BPC122514006</t>
+  </si>
+  <si>
+    <t>Blue Smart IP67 Charger 12/25 (1+Si) 
+ ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 25, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 300, Класс защиты, IPхх - IP67, Количество выходов - 1+Si, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 99 x 219 x 65)</t>
   </si>
   <si>
     <t>BPC240513006</t>
   </si>
   <si>
     <t>Blue Smart IP67 Charger 24/5 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 24, Выходной ток, А - 5, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 120, Класс защиты, IPхх - IP67, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 85 x 211 x 60)</t>
   </si>
   <si>
     <t>BPC240813006</t>
   </si>
   <si>
     <t>Blue Smart IP67 Charger 24/8 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 24, Выходной ток, А - 8, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 192, Класс защиты, IPхх - IP67, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 99 x 219 x 65)</t>
   </si>
   <si>
     <t>BPC241247006</t>
   </si>
   <si>
     <t>Blue Smart IP67 Charger 24/12 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 24, Выходной ток, А - 12, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 288, Класс защиты, IPхх - IP67, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 99 x 219 x 65)</t>
   </si>
   <si>
     <t>BPC241214006</t>
   </si>
@@ -442,65 +456,65 @@
     <t>Blue Smart IP67 Charger 24/12 (1+Si) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 24, Выходной ток, А - 12, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 288, Класс защиты, IPхх - IP67, Количество выходов - 1+Si, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 99 x 219 x 65)</t>
   </si>
   <si>
     <t>BPC122547006</t>
   </si>
   <si>
     <t>Blue Smart IP67 Charger 12/25 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 25, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 300, Класс защиты, IPхх - IP67, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 99 x 219 x 65)</t>
   </si>
   <si>
     <t>BPC120713006</t>
   </si>
   <si>
     <t>Blue Smart IP67 Charger 12/7 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 7, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 84, Класс защиты, IPхх - IP67, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 85 x 211 x 60)</t>
   </si>
   <si>
     <t>BPC121313006</t>
   </si>
   <si>
     <t>Blue Smart IP67 Charger 12/13 (1) 
  ( Входное напряжение, AC - 180-265VAC/45-65Hz, Выходное напряжение, DC - 12, Выходной ток, А - 13, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 156, Класс защиты, IPхх - IP67, Количество выходов - 1, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 85 x 211 x 60)</t>
   </si>
   <si>
-    <t>BPC121713006</t>
-[...12 lines deleted...]
-  <si>
     <t>Centaur Charger</t>
+  </si>
+  <si>
+    <t>CCH012040000</t>
+  </si>
+  <si>
+    <t>Centaur Charger 12/40 (3) 
+ ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 12, Выходной ток, А - 40, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 480, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 426 x 239 x 135)</t>
+  </si>
+  <si>
+    <t>CCH012050000</t>
+  </si>
+  <si>
+    <t>Centaur Charger 12/50 (3) 
+ ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 12, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 600, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 426 x 239 x 135)</t>
   </si>
   <si>
     <t>CCH012060000</t>
   </si>
   <si>
     <t>Centaur Charger 12/60 (3) 
  ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 12, Выходной ток, А - 60, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 720, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 426 x 239 x 135)</t>
   </si>
   <si>
     <t>CCH012080000</t>
   </si>
   <si>
     <t>Centaur Charger 12/80 (3) 
  ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 12, Выходной ток, А - 80, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 960, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 505 x 255 x 130)</t>
   </si>
   <si>
     <t>CCH012100000</t>
   </si>
   <si>
     <t>Centaur Charger 12/100 (3) 
  ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 12, Выходной ток, А - 100, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1200, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 505 x 255 x 130)</t>
   </si>
   <si>
     <t>CCH024016000</t>
   </si>
@@ -522,182 +536,182 @@
     <t>Centaur Charger 24/40 (3) 
  ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 24, Выходной ток, А - 40, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 960, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 505 x 255 x 130)</t>
   </si>
   <si>
     <t>CCH024060000</t>
   </si>
   <si>
     <t>Centaur Charger 24/60 (3) 
  ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 24, Выходной ток, А - 60, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1440, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 505 x 255 x 130)</t>
   </si>
   <si>
     <t>CCH012020000</t>
   </si>
   <si>
     <t>Centaur Charger 12/20 (3) 
  ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 12, Выходной ток, А - 20, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 240, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 355 x 215 x 110)</t>
   </si>
   <si>
     <t>CCH012030000</t>
   </si>
   <si>
     <t>Centaur Charger 12/30 (3) 
  ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 12, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 360, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 355 x 215 x 110)</t>
   </si>
   <si>
-    <t>CCH012040000</t>
-[...12 lines deleted...]
-  <si>
     <t>Phoenix Charger</t>
+  </si>
+  <si>
+    <t>PCH024016001</t>
+  </si>
+  <si>
+    <t>Phoenix Charger 24/16(2+1) 120-240V 
+ ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 24, Выходной ток, А - 16, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 384, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 350 x 200 x 108)</t>
+  </si>
+  <si>
+    <t>PCH024025001</t>
+  </si>
+  <si>
+    <t>Phoenix Charger 24/25(2+1)120-240V 
+ ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 24, Выходной ток, А - 25, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 600, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 350 x 200 x 108)</t>
   </si>
   <si>
     <t>REC010001110</t>
   </si>
   <si>
     <t>Phoenix Charger Control 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 120 x 40)</t>
   </si>
   <si>
     <t>ASS030130010</t>
   </si>
   <si>
     <t>Interface MK2-USB (for Phoenix Charger only) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>REC010001100</t>
   </si>
   <si>
     <t>PCH012030001</t>
   </si>
   <si>
     <t>Phoenix Charger 12/30(2+1) 120-240V 
  ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 12, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 360, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 350 x 200 x 108)</t>
   </si>
   <si>
     <t>PCH012050001</t>
   </si>
   <si>
     <t>Phoenix Charger 12/50(2+1) 120-240V 
  ( Входное напряжение, AC - 90-265VAC/45-65Hz, or 90-400VDC, Выходное напряжение, DC - 12, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 600, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 350 x 200 x 108)</t>
   </si>
   <si>
-    <t>PCH024016001</t>
-[...12 lines deleted...]
-  <si>
     <t>Skylla-i Charger</t>
+  </si>
+  <si>
+    <t>SKI024100000</t>
+  </si>
+  <si>
+    <t>Skylla-i 24/100 (1+1) 
+ ( Выходное напряжение, DC - 24, Выходной ток, А - 100, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 2400, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 402 x 250 x 140)</t>
+  </si>
+  <si>
+    <t>SKI024100002</t>
+  </si>
+  <si>
+    <t>Skylla-i 24/100 (3) 
+ ( Выходное напряжение, DC - 24, Выходной ток, А - 100, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 2400, Количество выходов - 3, Bluetooth - Нет, Размеры, мм - 402 x 250 x 140)</t>
   </si>
   <si>
     <t>ASS030550400</t>
   </si>
   <si>
     <t>Skylla-i remote on-off cable 
  ( Bluetooth - Нет)</t>
   </si>
   <si>
     <t>SKI024080000</t>
   </si>
   <si>
     <t>Skylla-i 24/80 (1+1) 
  ( Выходное напряжение, DC - 24, Выходной ток, А - 80, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1920, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 402 x 250 x 140)</t>
   </si>
   <si>
     <t>SKI024080002</t>
   </si>
   <si>
     <t>Skylla-i 24/80 (3) 
  ( Выходное напряжение, DC - 24, Выходной ток, А - 80, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1920, Количество выходов - 3, Bluetooth - Нет, Размеры, мм - 402 x 250 x 140)</t>
   </si>
   <si>
-    <t>SKI024100000</t>
-[...12 lines deleted...]
-  <si>
     <t>Skylla-IP65</t>
+  </si>
+  <si>
+    <t>SKY024035000</t>
+  </si>
+  <si>
+    <t>Skylla-IP65 24/35(1+1) 120-240V 
+ ( Входное напряжение, AC - 120/230, Алгоритм заряда - 7 стадийный, адаптивный, Алгоритм заряда Li-Ion - 3-х стадийный с внешним управлением, Входной ток (А) - 12, Диапазон входного напряжения (В) - 90-265, Допустимая влажность - 95, Допустимая частота (Гц) - 45-65, Емкость аккумулятора (Ач) - 150-350 Ah, Корпус - Сталь (голубой RAL 5012), Напряжение "выравнивания" (В) - 27.6, Напряжение "хранения" (В) - 26.4, Напряжение абсорбции (В) - 28.8, Общий выходной ток (А) - 35, Охлаждение - Есть (внутренний вентилятор), Подключение 230 В. - колодка. Макс.6mm², Подключение батареи - Болт M6, Программируемое реле - Есть, Работа как источника питания - Есть, Синхронная параллельная работа - Есть, через VE.Can, Ток на стартерную батарею, А - 3, Выходной ток, А - 35, Температурный диапазон, °C - От -20 - 60 °C (Полный выходной ток до 40 °C), Класс защиты, IPхх - IP65, Количество выходов - 1, VE.Can - Два RJ45, NMEA2000, Размеры, мм - 401 x 265 x 151)</t>
+  </si>
+  <si>
+    <t>SKY024035100</t>
+  </si>
+  <si>
+    <t>Skylla-IP65 24/35(3) 120-240V 
+ ( Входное напряжение, AC - 120/230, Алгоритм заряда - 7 стадийный, адаптивный, Алгоритм заряда Li-Ion - 3-х стадийный с внешним управлением, Входной ток (А) - 12, Диапазон входного напряжения (В) - 90-265, Допустимая влажность - 95, Допустимая частота (Гц) - 45-65, Емкость аккумулятора (Ач) - 150-350 Ah, Корпус - Сталь (голубой RAL 5012), Напряжение "выравнивания" (В) - 27.6, Напряжение "хранения" (В) - 26.4, Напряжение абсорбции (В) - 28.8, Общий выходной ток (А) - 35, Охлаждение - Есть (внутренний вентилятор), Подключение 230 В. - колодка. Макс.6mm², Подключение батареи - Болт M6, Программируемое реле - Есть, Работа как источника питания - Есть, Синхронная параллельная работа - Есть, через VE.Can, Ток на стартерную батарею, А - Нет, Выходной ток, А - 35, Температурный диапазон, °C - От -20 - 60 °C (Полный выходной ток до 40 °C), Класс защиты, IPхх - IP65, Количество выходов - 3, VE.Can - Два RJ45, NMEA2000, Размеры, мм - 401 x 265 x 151)</t>
   </si>
   <si>
     <t>SKY012070000</t>
   </si>
   <si>
     <t>Skylla-IP65 12/70(1+1) 120-240V 
  ( Входное напряжение, AC - 120/230, Алгоритм заряда - 7 стадийный, адаптивный, Алгоритм заряда Li-Ion - 3-х стадийный с внешним управлением, Входной ток (А) - 12, Диапазон входного напряжения (В) - 90-265, Допустимая влажность - 95, Допустимая частота (Гц) - 45-65, Емкость аккумулятора (Ач) - 350-700 Ah, Корпус - Сталь (голубой RAL 5012), Напряжение "выравнивания" (В) - 13.8, Напряжение "хранения" (В) - 13.2, Напряжение абсорбции (В) - 14.4, Общий выходной ток (А) - 70, Охлаждение - Есть (внутренний вентилятор), Подключение 230 В. - колодка. Макс.6mm², Подключение батареи - Болт M6, Программируемое реле - Есть, Работа как источника питания - Есть, Синхронная параллельная работа - Есть, через VE.Can, Ток на стартерную батарею, А - 3, Выходной ток, А - 70, Температурный диапазон, °C - От -20 - 60 °C (Полный выходной ток до 40 °C), Класс защиты, IPхх - IP65, Количество выходов - 1, VE.Can - Два RJ45, NMEA2000, Размеры, мм - 401 x 265 x 151)</t>
   </si>
   <si>
     <t>SKY012070100</t>
   </si>
   <si>
     <t>Skylla-IP65 12/70(3) 120-240V 
  ( Входное напряжение, AC - 120/230, Алгоритм заряда - 7 стадийный, адаптивный, Алгоритм заряда Li-Ion - 3-х стадийный с внешним управлением, Входной ток (А) - 12, Диапазон входного напряжения (В) - 90-265, Допустимая влажность - 95, Допустимая частота (Гц) - 45-65, Емкость аккумулятора (Ач) - 350-700 Ah, Корпус - Сталь (голубой RAL 5012), Напряжение "выравнивания" (В) - 13.8, Напряжение "хранения" (В) - 13.2, Напряжение абсорбции (В) - 14.4, Общий выходной ток (А) - 70, Охлаждение - Есть (внутренний вентилятор), Подключение 230 В. - колодка. Макс.6mm², Подключение батареи - Болт M6, Программируемое реле - Есть, Работа как источника питания - Есть, Синхронная параллельная работа - Есть, через VE.Can, Ток на стартерную батарею, А - Нет, Выходной ток, А - 70, Температурный диапазон, °C - От -20 - 60 °C (Полный выходной ток до 40 °C), Класс защиты, IPхх - IP65, Количество выходов - 3, VE.Can - Два RJ45, NMEA2000, Размеры, мм - 401 x 265 x 151)</t>
   </si>
   <si>
-    <t>SKY024035000</t>
-[...12 lines deleted...]
-  <si>
     <t>Skylla-TG Charger</t>
+  </si>
+  <si>
+    <t>SDTG2400801</t>
+  </si>
+  <si>
+    <t>Skylla-TG 24/80 (1+1)  
+ ( Выходное напряжение, DC - 24, Выходной ток, А - 80, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1920, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 365 x 250 x 257)</t>
+  </si>
+  <si>
+    <t>SDTG2401001</t>
+  </si>
+  <si>
+    <t>Skylla-TG 24/100 (1+1) 
+ ( Выходное напряжение, DC - 24, Выходной ток, А - 100, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 2400, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 365 x 250 x 257)</t>
   </si>
   <si>
     <t>STG024050300</t>
   </si>
   <si>
     <t>Skylla-TG 24/50 3-phase (1+1) 
  ( Входное напряжение, AC - 3-phase, Выходное напряжение, DC - 24, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1200, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 365 x 250 x 257)</t>
   </si>
   <si>
     <t>STG024100300</t>
   </si>
   <si>
     <t>Skylla-TG 24/100 3-phase (1+1) 
  ( Входное напряжение, AC - 3-phase, Выходное напряжение, DC - 24, Выходной ток, А - 100, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 2400, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 515 x 260 x 265)</t>
   </si>
   <si>
     <t>SDTG2400503</t>
   </si>
   <si>
     <t>Skylla-TG 24/50 (1+1) 120-240V 
  ( Входное напряжение, AC - 120-240V, Выходное напряжение, DC - 24, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1200, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 365 x 250 x 147)</t>
   </si>
   <si>
     <t>SDTG2401003</t>
   </si>
@@ -709,84 +723,98 @@
     <t>SDTG4800251</t>
   </si>
   <si>
     <t>Skylla-TG 48/25 (1+1) 
  ( Выходное напряжение, DC - 48, Выходной ток, А - 25, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1200, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 365 x 250 x 147)</t>
   </si>
   <si>
     <t>Skylla-TG 48/50 (1+1) 
  ( Выходное напряжение, DC - 48, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 2400, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 365 x 250 x 257)</t>
   </si>
   <si>
     <t>SDTG2400301</t>
   </si>
   <si>
     <t>Skylla-TG 24/30 (1+1) 120/240V 
  ( Выходное напряжение, DC - 24, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 720, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 365 x 250 x 147)</t>
   </si>
   <si>
     <t>SDTG2400501</t>
   </si>
   <si>
     <t>Skylla-TG 24/50 (1+1) 
  ( Выходное напряжение, DC - 24, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1200, Количество выходов - 1+1, Bluetooth - Нет, Размеры, мм - 365 x 250 x 147)</t>
   </si>
   <si>
-    <t>SDTG2400801</t>
-[...12 lines deleted...]
-  <si>
     <t>Skylla-TG GMDSS</t>
   </si>
   <si>
     <t>SDTG2400302</t>
   </si>
   <si>
     <t>Skylla-TG 24/30 GMDSS 120-240V excl. panel 
  ( Входное напряжение, AC - 120-240V, Выходное напряжение, DC - 24, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 720, Bluetooth - Нет, Размеры, мм - 485 x 250 x 147)</t>
   </si>
   <si>
     <t>SDTG2400504</t>
   </si>
   <si>
     <t>Skylla-TG 24/50 GMDSS 120-240V excl. panel 
  ( Входное напряжение, AC - 120-240V, Выходное напряжение, DC - 24, Выходной ток, А - 50, Заряд Li-ion (LiFePO₄) - Возможен, Выходная мощность, W - 1200, Bluetooth - Нет, Размеры, мм - 485 x 250 x 147)</t>
   </si>
   <si>
     <t>MultiPlus 500VA - 1600VA</t>
   </si>
   <si>
+    <t>PMP242160000</t>
+  </si>
+  <si>
+    <t>MultiPlus 24/1600/70-16 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходной ток, А - 5, Выходная мощность, W - 1600, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 190 x 510 x 29)</t>
+  </si>
+  <si>
+    <t>CMP121220000</t>
+  </si>
+  <si>
+    <t>MultiPlus C 12/1200/50-16 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходной ток, А - 5, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 375 x 214 x 110)</t>
+  </si>
+  <si>
+    <t>PMP122200000</t>
+  </si>
+  <si>
+    <t>MultiPlus 12/2000/80-32 
+ ( Входное напряжение, AC - 9,5-17V , Долговрем. выходная мощность при 25°C (ВА)  - 2000, Долговрем. выходная мощность при 25°C (Вт) - 1600, Долговрем. выходная мощность при 40°C (Вт) - 1400, Долговрем. выходная мощность при 65°C (Вт) - 100, Выходное напряжение, DC - 230, Ток на стартерную батарею, А - 1, Выходной ток, А - 80, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 506 х 236 х 147)</t>
+  </si>
+  <si>
+    <t>PMP241500000</t>
+  </si>
+  <si>
+    <t>MultiPlus 24/500/10-16 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходной ток, А - 2, Выходная мощность, W - 500, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 311 x 182 x 100)</t>
+  </si>
+  <si>
     <t>CMP128010000</t>
   </si>
   <si>
     <t>MultiPlus C 12/800/35-16 
  ( Входное напряжение, AC - 9,5 - 17 В, Долговрем. выходная мощность при 25°C (ВА)  - 800, Долговрем. выходная мощность при 25°C (Вт) - 700, Долговрем. выходная мощность при 40°C (Вт) - 650, Долговрем. выходная мощность при 65°C (Вт) - 400, Выходное напряжение, DC - 230V Sinewave, Ток на стартерную батарею, А - 1, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 360 x 240 x 100)</t>
   </si>
   <si>
     <t>PMP241800000</t>
   </si>
   <si>
     <t>MultiPlus 24/800/16-16 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходной ток, А - 4, Выходная мощность, W - 800, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 360 x 240 x 100)</t>
   </si>
   <si>
     <t>PMP242200000</t>
   </si>
   <si>
     <t>MultiPlus 24/2000/50-32 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходной ток, А - 50, Выходная мощность, W - 2000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 506 x 234 x 146)</t>
   </si>
   <si>
     <t>CMP242120000</t>
   </si>
   <si>
     <t>MultiPlus C 24/1200/25-16 
@@ -827,79 +855,79 @@
     <t>MultiPlus 24/1200/25-16 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходной ток, А - 5, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 406 x 250 x 100)</t>
   </si>
   <si>
     <t>PMP121500000</t>
   </si>
   <si>
     <t>MultiPlus 12/500/20-16 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходной ток, А - 2, Выходная мощность, W - 500, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 311 x 182 x 100)</t>
   </si>
   <si>
     <t>PMP122160000</t>
   </si>
   <si>
     <t>MultiPlus 12/1600/70-16 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходной ток, А - 5, Выходная мощность, W - 1600, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 190 x 510 x 29)</t>
   </si>
   <si>
     <t>PMP121800000</t>
   </si>
   <si>
     <t>MultiPlus 12/800/35-16 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходной ток, А - 4, Выходная мощность, W - 800, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 360 x 240 x 100)</t>
   </si>
   <si>
-    <t>PMP242160000</t>
-[...26 lines deleted...]
-  <si>
     <t>MultiPlus Multifunctional</t>
+  </si>
+  <si>
+    <t>PMP482305010</t>
+  </si>
+  <si>
+    <t>MultiPlus-II 48/3000/35-32 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходной ток, А - 14, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
+  </si>
+  <si>
+    <t>PMP122300001</t>
+  </si>
+  <si>
+    <t>MultiPlus 12/3000/120-16 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходной ток, А - 14, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
+  </si>
+  <si>
+    <t>PMP482505012</t>
+  </si>
+  <si>
+    <t>MultiPlus-II 48/5000/70-50 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходной ток, А - 70, Выходная мощность, W - 4000, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 565 x 320 x 149)</t>
+  </si>
+  <si>
+    <t>PMP123021010</t>
+  </si>
+  <si>
+    <t>MultiPlus 12/3000/120-50 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходной ток, А - 14, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>PMP482306000</t>
   </si>
   <si>
     <t>MultiPlus-II 48/3000/35-32 230V GX 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходной ток, А - 14, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>CMP241620000</t>
   </si>
   <si>
     <t>MultiPlus C 24/1600/40-16 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходной ток, А - 7, Выходная мощность, W - 1600, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 375 x 214 x 110)</t>
   </si>
   <si>
     <t>PMP242305010</t>
   </si>
   <si>
     <t>MultiPlus-II 24/3000/70-32 230V 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходной ток, А - 14, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 506 x 275 x 147)</t>
   </si>
   <si>
     <t>CMP242200000</t>
   </si>
@@ -942,110 +970,103 @@
     <t>MultiPlus-II 24/5000/120-50 
  ( Входное напряжение, AC - 19-33 В, Эффективность, % - 94, Долговрем. выходная мощность при 25°C (Вт) - 4000, Долговрем. выходная мощность при 40°C (Вт) - 3700, Долговрем. выходная мощность при 65°C (Вт) - 3000, Пиковая мощность (Вт) - 10000, Выходное напряжение, DC - 230V Sinewave, Ток на стартерную батарею, А - 4, Выходной ток, А - 120, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 444 x 328 x 240)</t>
   </si>
   <si>
     <t>PMP245021010</t>
   </si>
   <si>
     <t>MultiPlus 24/5000/120-100 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходной ток, А - 23, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 444 x 328 x 240)</t>
   </si>
   <si>
     <t>PMP122405010</t>
   </si>
   <si>
     <t>MultiPlus-II 12/4000/160-32 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходной ток, А - 32, Выходная мощность, W - 4000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 595 x 275 x 160)</t>
   </si>
   <si>
     <t>PMP483020001</t>
   </si>
   <si>
     <t>MultiPlus 48/3000/35-16 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходной ток, А - 14, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
+    <t>PMP482605012</t>
+  </si>
+  <si>
+    <t>MultiPlus-II 48/6k5/100-50 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходной ток, А - 100, Выходная мощность, W - 5200, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 644 x 320 x 150)</t>
+  </si>
+  <si>
     <t>PMP483021010</t>
   </si>
   <si>
     <t>MultiPlus 48/3000/35-50 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходной ток, А - 14, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>CMP122160000</t>
   </si>
   <si>
     <t>MultiPlus C 12/1600/70-16 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходной ток, А - 7, Выходная мощность, W - 1600, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 375 x 214 x 110)</t>
   </si>
   <si>
     <t>PMP485021010</t>
   </si>
   <si>
     <t>MultiPlus 48/5000/70-100 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходной ток, А - 23, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 444 x 328 x 240)</t>
   </si>
   <si>
     <t>CMP122200000</t>
   </si>
   <si>
     <t>MultiPlus C 12/2000/80-30 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходной ток, А - 9, Выходная мощность, W - 2000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 520 x 255 x 125)</t>
   </si>
   <si>
-    <t>PMP482305010</t>
-[...26 lines deleted...]
-  <si>
     <t>MultiPlus-II</t>
   </si>
   <si>
     <t>Quattro Multifunctional</t>
+  </si>
+  <si>
+    <t>QUA243020010</t>
+  </si>
+  <si>
+    <t>Quattro 24/3000/70-50/50 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
+  </si>
+  <si>
+    <t>QUA245021010</t>
+  </si>
+  <si>
+    <t>Quattro 24/5000/120-100/100 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 444 x 328 x 240)</t>
   </si>
   <si>
     <t>QUA248020010</t>
   </si>
   <si>
     <t>Quattro 24/8000/200-100/100 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 8000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 470 x 350 x 280)</t>
   </si>
   <si>
     <t>QUA485021010</t>
   </si>
   <si>
     <t>Quattro 48/5000/70-100/100 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 444 x 328 x 240)</t>
   </si>
   <si>
     <t>QUA485021011</t>
   </si>
   <si>
     <t>Quattro 48/5000/70-100/100-S 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 500 x 328 x 240)</t>
   </si>
   <si>
     <t>QUA488024000</t>
   </si>
@@ -1060,272 +1081,286 @@
     <t>Quattro 48/10000/140-100/100 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 10000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 470 x 350 x 280)</t>
   </si>
   <si>
     <t>QUA483150000</t>
   </si>
   <si>
     <t>Quattro 48/15000/200-100/100 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 15000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 572 x 488 x 344)</t>
   </si>
   <si>
     <t>QUA123020010</t>
   </si>
   <si>
     <t>Quattro 12/3000/120-50/50 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>QUA125020000</t>
   </si>
   <si>
     <t>Quattro 12/5000/220-100/100 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 470 x 350 x 280)</t>
   </si>
   <si>
-    <t>QUA243020010</t>
-[...12 lines deleted...]
-  <si>
     <t>ECOmulti</t>
   </si>
   <si>
     <t>EMP243020100</t>
   </si>
   <si>
     <t>ECOmulti 24/3000/70-50 2,3 kWh LiFePO 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 475 x 575 x 360)</t>
   </si>
   <si>
     <t>EasyPlus</t>
   </si>
   <si>
     <t>CMP121620000</t>
   </si>
   <si>
     <t>EasyPlus C 12/1600/70-16 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходная мощность, W - 1600, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 510 x 214 x 110)</t>
   </si>
   <si>
     <t>MultiGrid</t>
   </si>
   <si>
     <t>PMP243024000</t>
   </si>
   <si>
     <t>MultiGrid 24/3000/70-50 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходной ток, А - 14, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>PMP483024000</t>
   </si>
   <si>
     <t>MultiGrid 48/3000/35-50 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходной ток, А - 14, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>EasySolar</t>
   </si>
   <si>
+    <t>PMP243027010</t>
+  </si>
+  <si>
+    <t>EasySolar 24/3000/70 MPPT 150/70 Color Control 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 810 x 258 x 218)</t>
+  </si>
+  <si>
+    <t>PMP482507010</t>
+  </si>
+  <si>
+    <t>EasySolar-II 48/5000/70-50 MPPT 250/100 GX 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 877 x 328 x 241)</t>
+  </si>
+  <si>
     <t>PMP482307010</t>
   </si>
   <si>
     <t>EasySolar-II 48/3000/35-32 MPPT 250/70 GX 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 810 x 258 x 218)</t>
   </si>
   <si>
     <t>CEP121621000</t>
   </si>
   <si>
     <t>EasySolar 12/1600/70-16 MPPT 100/50 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходная мощность, W - 1600, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 745 x 214 x 110)</t>
   </si>
   <si>
     <t>CEP241621010</t>
   </si>
   <si>
     <t>EasySolar 24/1600/40-16 MPPT 100/50 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 1600, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 745 x 214 x 110)</t>
   </si>
   <si>
-    <t>PMP243027010</t>
-[...12 lines deleted...]
-  <si>
     <t>BLUESOLAR MPPT 100/30,100/50</t>
   </si>
   <si>
     <t>SCC020030200</t>
   </si>
   <si>
     <t>BlueSolar MPPT 100/30 
  ( Входное напряжение, DC - 100, Выходной ток, А - 30, Выходная мощность, W - 720, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
     <t>SCC020050200</t>
   </si>
   <si>
     <t>BlueSolar MPPT 100/50 
  ( Входное напряжение, DC - 100, Выходной ток, А - 50, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
     <t>BLUESOLAR MPPT 150/100,150/70,150/85 CAN-BUS</t>
   </si>
   <si>
+    <t>SCC115110411</t>
+  </si>
+  <si>
+    <t>SmartSolar MPPT 150/100-Tr VE.Can 
+ ( Входное напряжение, DC - 150, Выходной ток, А - 100, Выходная мощность, W - 4800, Bluetooth - Есть, VE.Can - Есть, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
+  </si>
+  <si>
+    <t>SCC115070420</t>
+  </si>
+  <si>
+    <t>SmartSolar MPPT 150/70-Tr VE.Can 
+ ( Входное напряжение, DC - 150, Выходной ток, А - 70, Выходная мощность, W - 4800, Bluetooth - Есть, VE.Can - Есть, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
+  </si>
+  <si>
     <t>SCC125110411</t>
   </si>
   <si>
     <t>SmartSolar MPPT 250/100-Tr VE.Can 
  ( Входное напряжение, DC - 250, Выходной ток, А - 100, Выходная мощность, W - 4800, Bluetooth - Есть, VE.Can - Есть, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
     <t>SCC125070421</t>
   </si>
   <si>
     <t>SmartSolar MPPT 250/70-Tr VE.Can 
  ( Входное напряжение, DC - 250, Выходной ток, А - 70, Выходная мощность, W - 4000, Bluetooth - Есть, VE.Can - Есть, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
     <t>SCC010070300</t>
   </si>
   <si>
     <t>BlueSolar MPPT 150/70 CAN-bus 
  ( Входное напряжение, DC - 150, Выходной ток, А - 70, Выходная мощность, W - 3360, Bluetooth - Нет, VE.Bus - Нет, Размеры, мм - 350 x 160 x 135)</t>
   </si>
   <si>
     <t>SCC010085000</t>
   </si>
   <si>
     <t>BlueSolar MPPT 150/85 CAN-bus 
  ( Входное напряжение, DC - 150, Выходной ток, А - 85, Выходная мощность, W - 4080, Bluetooth - Нет, VE.Bus - Нет, Размеры, мм - 350 x 160 x 135)</t>
   </si>
   <si>
-    <t>SCC115110411</t>
-[...12 lines deleted...]
-  <si>
     <t>BLUESOLAR MPPT 150/35,150/45,150/60,150/70</t>
+  </si>
+  <si>
+    <t>SCC010045300</t>
+  </si>
+  <si>
+    <t>BlueSolar MPPT 150/45-MC4 
+ ( Входное напряжение, DC - 150, Выходной ток, А - 45, Выходная мощность, W - 2160, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 200 x 250 x 95)</t>
+  </si>
+  <si>
+    <t>SCC010060200</t>
+  </si>
+  <si>
+    <t>BlueSolar MPPT 150/60-Tr 
+ ( Входное напряжение, DC - 150, Выходной ток, А - 60, Выходная мощность, W - 2880, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 200 x 250 x 95)</t>
   </si>
   <si>
     <t>SCC010060300</t>
   </si>
   <si>
     <t>BlueSolar MPPT 150/60-MC4 
  ( Входное напряжение, DC - 150, Выходной ток, А - 60, Выходная мощность, W - 2880, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 200 x 250 x 95)</t>
   </si>
   <si>
     <t>SCC010070200</t>
   </si>
   <si>
     <t>BlueSolar MPPT 150/70-Tr 
  ( Входное напряжение, DC - 150, Выходной ток, А - 70, Выходная мощность, W - 3360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 200 x 250 x 95)</t>
   </si>
   <si>
     <t>BlueSolar MPPT 150/70-MC4 
  ( Входное напряжение, DC - 150, Выходной ток, А - 70, Выходная мощность, W - 3360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 200 x 250 x 95)</t>
   </si>
   <si>
     <t>SCC020035000</t>
   </si>
   <si>
     <t>BlueSolar MPPT 150/35 
  ( Входное напряжение, DC - 150, Выходной ток, А - 35, Выходная мощность, W - 1680, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
     <t>BlueSolar MPPT 150/45-Tr 
  ( Входное напряжение, DC - 150, Выходной ток, А - 45, Выходная мощность, W - 2160, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 200 x 250 x 95)</t>
   </si>
   <si>
-    <t>SCC010045300</t>
-[...12 lines deleted...]
-  <si>
     <t>BLUESOLAR MPPT 75/10, 75/15,100/15</t>
+  </si>
+  <si>
+    <t>SCC010015200R</t>
+  </si>
+  <si>
+    <t>BlueSolar MPPT 100/15 
+ ( Входное напряжение, DC - 100, Выходной ток, А - 15, Выходная мощность, W - 360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 100 x 113 x 47)</t>
   </si>
   <si>
     <t>SCC010010050R</t>
   </si>
   <si>
     <t>BlueSolar MPPT 75/10 
  ( Входное напряжение, DC - 75, Выходной ток, А - 10, Выходная мощность, W - 240, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 100 x 113 x 40)</t>
   </si>
   <si>
     <t>SCC010015050R</t>
   </si>
   <si>
     <t>BlueSolar MPPT 75/15 
  ( Входное напряжение, DC - 75, Выходной ток, А - 15, Выходная мощность, W - 360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 100 x 113 x 40)</t>
   </si>
   <si>
-    <t>SCC010015200R</t>
-[...5 lines deleted...]
-  <si>
     <t>BlueSolar PWM</t>
+  </si>
+  <si>
+    <t>SCC940100100</t>
+  </si>
+  <si>
+    <t>Temperature sensor for BlueSolar PWM-Pro 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
+  </si>
+  <si>
+    <t>SCC010020020</t>
+  </si>
+  <si>
+    <t>BlueSolar PWM-Light 12/24V-20A 
+ ( Выходное напряжение, DC - 12/24V, Выходной ток, А - 20, Выходная мощность, W - 480, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 70 x 133 x 34)</t>
+  </si>
+  <si>
+    <t>SCC940100200</t>
+  </si>
+  <si>
+    <t>BlueSolar PWM-Pro to USB interface cable 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
+  </si>
+  <si>
+    <t>SCC010030020</t>
+  </si>
+  <si>
+    <t>BlueSolar PWM-Light 12/24V-30A 
+ ( Выходное напряжение, DC - 12/24V, Выходной ток, А - 30, Выходная мощность, W - 720, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 70 x 133 x 34)</t>
   </si>
   <si>
     <t>SCC010020000</t>
   </si>
   <si>
     <t>BlueSolar PWM DUO 12/24V-20A 
  ( Выходное напряжение, DC - 12/24V, Выходной ток, А - 20, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 76 x 153 x 37)</t>
   </si>
   <si>
     <t>SCC040010020</t>
   </si>
   <si>
     <t>BlueSolar PWM-Light 48V-10A 
  ( Выходное напряжение, DC - 48, Выходной ток, А - 10, Выходная мощность, W - 240, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 95 x 140 x 34)</t>
   </si>
   <si>
     <t>SCC900200000</t>
   </si>
   <si>
     <t>Remote Panel for BlueSolar DUO 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 49 x 113 x 113)</t>
   </si>
   <si>
     <t>SCC040020020</t>
   </si>
@@ -1368,441 +1403,441 @@
     <t>BlueSolar PWM-Pro 12/24V-30A 
  ( Выходное напряжение, DC - 12/24V, Выходной ток, А - 30, Выходная мощность, W - 720, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 100 x 200 x 57)</t>
   </si>
   <si>
     <t>SCC010005000</t>
   </si>
   <si>
     <t>BlueSolar PWM-Light 12/24V-5A 
  ( Выходное напряжение, DC - 12/24V, Выходной ток, А - 5, Выходная мощность, W - 120, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 70 x 133 x 34)</t>
   </si>
   <si>
     <t>SCC900300000</t>
   </si>
   <si>
     <t>Remote panel for BlueSolar PWM-Pro 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 49 x 113 x 113)</t>
   </si>
   <si>
     <t>SCC010010000</t>
   </si>
   <si>
     <t>BlueSolar PWM-Light 12/24V-10A 
  ( Выходное напряжение, DC - 12/24V, Выходной ток, А - 10, Выходная мощность, W - 240, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 70 x 133 x 34)</t>
   </si>
   <si>
-    <t>SCC940100100</t>
-[...26 lines deleted...]
-  <si>
     <t>SMARTSOLAR MPPT 100/30,100/50</t>
   </si>
   <si>
     <t>SCC110030210</t>
   </si>
   <si>
     <t>SmartSolar MPPT 100/30 
  ( Входное напряжение, DC - 100, Выходной ток, А - 30, Выходная мощность, W - 720, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
     <t>SCC110050210</t>
   </si>
   <si>
     <t>SmartSolar MPPT 100/50 
  ( Входное напряжение, DC - 100, Выходной ток, А - 50, Выходная мощность, W - 1200, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
     <t>SMARTSOLAR MPPT 150/35,150/85,150/100</t>
   </si>
   <si>
+    <t>SCC010085310</t>
+  </si>
+  <si>
+    <t>SmartSolar MPPT 150/85-MC-4 
+ ( Входное напряжение, DC - 150, Выходной ток, А - 85, Выходная мощность, W - 4080, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
+  </si>
+  <si>
+    <t>SCC010100210</t>
+  </si>
+  <si>
+    <t>SmartSolar MPPT 150/100-Tr 
+ ( Входное напряжение, DC - 150, Выходной ток, А - 100, Выходная мощность, W - 4800, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
+  </si>
+  <si>
     <t>SCC115110311</t>
   </si>
   <si>
     <t>SmartSolar MPPT 150/100-MC4 
  ( Входное напряжение, DC - 150, Выходной ток, А - 100, Выходная мощность, W - 4800, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
     <t>SCC115045310</t>
   </si>
   <si>
     <t>SmartSolar MPPT 150/45-MC4 
  ( Входное напряжение, DC - 150, Выходной ток, А - 45, Выходная мощность, W - 2500, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 150 x 270  x 250)</t>
   </si>
   <si>
     <t>SCC115045210</t>
   </si>
   <si>
     <t>SmartSolar MPPT 150/45-Tr 
  ( Входное напряжение, DC - 150, Выходной ток, А - 45, Выходная мощность, W - 2500, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 150 x 270  x 250)</t>
   </si>
   <si>
     <t>SCC115035210</t>
   </si>
   <si>
     <t>SmartSolar MPPT 150/35 
  ( Входное напряжение, DC - 150, Выходной ток, А - 35, Выходная мощность, W - 1680, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
     <t>SCC010085210</t>
   </si>
   <si>
     <t>SmartSolar MPPT 150/85-Tr 
  ( Входное напряжение, DC - 150, Выходной ток, А - 85, Выходная мощность, W - 4080, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
-    <t>SCC010085310</t>
-[...12 lines deleted...]
-  <si>
     <t>SMARTSOLAR MPPT 250/60 - 250/100</t>
+  </si>
+  <si>
+    <t>SCC125110210</t>
+  </si>
+  <si>
+    <t>SmartSolar MPPT 250/100-Tr 
+ ( Входное напряжение, DC - 250, Выходной ток, А - 100, Выходная мощность, W - 4800, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
+  </si>
+  <si>
+    <t>SCC125110310</t>
+  </si>
+  <si>
+    <t>SmartSolar MPPT 250/100-MC4 
+ ( Входное напряжение, DC - 250, Выходной ток, А - 100, Выходная мощность, W - 4800, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
     <t>SCC125060321</t>
   </si>
   <si>
     <t>SmartSolar MPPT 250/60-MC4 
  ( Входное напряжение, DC - 250, Выходной ток, А - 60, Выходная мощность, W - 2880, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
     <t>SCC125060221</t>
   </si>
   <si>
     <t>SmartSolar MPPT 250/60-Tr 
  ( Входное напряжение, DC - 250, Выходной ток, А - 60, Выходная мощность, W - 2880, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
     <t>SCC125070221</t>
   </si>
   <si>
     <t>SmartSolar MPPT 250/70-Tr 
  ( Входное напряжение, DC - 250, Выходной ток, А - 70, Выходная мощность, W - 3360, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
     <t>SCC125085210</t>
   </si>
   <si>
     <t>SmartSolar MPPT 250/85-Tr 
  ( Входное напряжение, DC - 250, Выходной ток, А - 85, Выходная мощность, W - 4080, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
     <t>SCC125085310</t>
   </si>
   <si>
     <t>SmartSolar MPPT 250/85-MC4 
  ( Входное напряжение, DC - 250, Выходной ток, А - 85, Выходная мощность, W - 4080, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 216 x 295 x 103)</t>
   </si>
   <si>
-    <t>SCC125110210</t>
-[...12 lines deleted...]
-  <si>
     <t>SMARTSOLAR MPPT 75/10, 75/15,100/15,100/20</t>
+  </si>
+  <si>
+    <t>SCC110015060R</t>
+  </si>
+  <si>
+    <t>SmartSolar MPPT 100/15 
+ ( Входное напряжение, DC - 100, Выходной ток, А - 15, Выходная мощность, W - 360, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 100 x 113 x 47)</t>
+  </si>
+  <si>
+    <t>SCC110020160R</t>
+  </si>
+  <si>
+    <t>SmartSolar MPPT 100/20 
+ ( Входное напряжение, DC - 100, Выходной ток, А - 20, Выходная мощность, W - 480, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 100 x 113 x 50)</t>
   </si>
   <si>
     <t>SCC075010060R</t>
   </si>
   <si>
     <t>SmartSolar MPPT 75/10 
  ( Входное напряжение, DC - 75, Выходной ток, А - 10, Выходная мощность, W - 240, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 100 x 113 x 40)</t>
   </si>
   <si>
     <t>SCC075015060R</t>
   </si>
   <si>
     <t>SmartSolar MPPT 75/15 
  ( Входное напряжение, DC - 75, Выходное напряжение, DC - 12/24, Выходной ток, А - 15, Выходная мощность, W - 360, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 100 x 113 x 40)</t>
   </si>
   <si>
-    <t>SCC110015060R</t>
-[...12 lines deleted...]
-  <si>
     <t>Дисплей для контроллера</t>
   </si>
   <si>
     <t>SCC900500000</t>
   </si>
   <si>
     <t>MPPT Control 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 65 x 65 x 30)</t>
   </si>
   <si>
     <t>SCC900650010</t>
   </si>
   <si>
     <t>SmartSolar Pluggable Display 
  ( Bluetooth - Да, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>SBS050150200</t>
   </si>
   <si>
     <t>Smart Battery Sense</t>
   </si>
   <si>
     <t>Кабели для контроллеров</t>
   </si>
   <si>
+    <t>ASS030550320</t>
+  </si>
+  <si>
+    <t>VE.Direct non inverting remote on-off cable 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
+  </si>
+  <si>
     <t>ASS030550120</t>
   </si>
   <si>
     <t>Inverting remote on-off cable 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030550500</t>
   </si>
   <si>
     <t>VE.Direct TX digital output cable (PWM light dimming cable) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
-    <t>ASS030550320</t>
-[...5 lines deleted...]
-  <si>
     <t>Phoenix Inverter 3000VA - 5000VA 12/24/48 Volt</t>
+  </si>
+  <si>
+    <t>PIN245020000</t>
+  </si>
+  <si>
+    <t>Phoenix Inverter 24/5000 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 444 x 328 x 240)</t>
+  </si>
+  <si>
+    <t>PIN483020000</t>
+  </si>
+  <si>
+    <t>Phoenix Inverter 48/3000 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>PIN485020000</t>
   </si>
   <si>
     <t>Phoenix Inverter 48/5000 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 5000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 444 x 328 x 240)</t>
   </si>
   <si>
     <t>PIN123020000</t>
   </si>
   <si>
     <t>Phoenix Inverter 12/3000 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>PIN243020100</t>
   </si>
   <si>
     <t>Phoenix Inverter 24/3000 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 3000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
-    <t>PIN245020000</t>
-[...12 lines deleted...]
-  <si>
     <t>Phoenix Inverter Compact 1200VA - 2000VA</t>
+  </si>
+  <si>
+    <t>CIN122200000</t>
+  </si>
+  <si>
+    <t>Phoenix Inverter C 12/2000 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходная мощность, W - 2000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 520 x 255 x 125)</t>
+  </si>
+  <si>
+    <t>CIN241220000</t>
+  </si>
+  <si>
+    <t>Phoenix Inverter C 24/1200 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 375 x 214 x 110)</t>
   </si>
   <si>
     <t>CIN241620000</t>
   </si>
   <si>
     <t>Phoenix Inverter C 24/1600 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 1600, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 375 x 214 x 110)</t>
   </si>
   <si>
     <t>CIN242200000</t>
   </si>
   <si>
     <t>Phoenix Inverter C 24/2000 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 24, Выходная мощность, W - 2000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 520 x 255 x 125)</t>
   </si>
   <si>
     <t>CIN121220000</t>
   </si>
   <si>
     <t>Phoenix Inverter C 12/1200 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 375 x 214 x 110)</t>
   </si>
   <si>
     <t>CCIN122160000</t>
   </si>
   <si>
     <t>Phoenix Inverter C 12/1600 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 12, Выходная мощность, W - 1600, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 375 x 214 x 110)</t>
   </si>
   <si>
-    <t>CIN122200000</t>
-[...12 lines deleted...]
-  <si>
     <t>Phoenix Inverter Smart</t>
   </si>
   <si>
     <t>PIN122300000</t>
   </si>
   <si>
     <t>Phoenix Inverter 12/3000 230V Smart 
  ( Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 9.3 – 17, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 2400, Долговрем. выходная мощность при 40°C (Вт) - 2200, Долговрем. выходная мощность при 65°C (Вт) - 1700, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 93, Мощность без нагрузки в режиме ЭКО (Вт) - 1.5, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 6000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 12, Программируемое реле - Есть, Выходная мощность, W - 3000, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Direct - Есть, Размеры, мм - 533 x 285 x 150)</t>
   </si>
   <si>
     <t>PIN242300000</t>
   </si>
   <si>
     <t>Phoenix Inverter 24/3000 230V Smart 
  ( Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 18.6 – 34, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 2400, Долговрем. выходная мощность при 40°C (Вт) - 2200, Долговрем. выходная мощность при 65°C (Вт) - 1700, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 94, Мощность без нагрузки в режиме ЭКО (Вт) - 1.9, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 6000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 13, Программируемое реле - Есть, Выходная мощность, W - 3000, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Direct - Есть, Размеры, мм - 485 x 285 x 150)</t>
   </si>
   <si>
     <t>PIN482300000</t>
   </si>
   <si>
     <t>Phoenix Inverter 48/3000 230V Smart 
  ( Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 37.2 – 68, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 2400, Долговрем. выходная мощность при 40°C (Вт) - 2200, Долговрем. выходная мощность при 65°C (Вт) - 1700, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 95, Мощность без нагрузки в режиме ЭКО (Вт) - 2.8, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 6000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 15, Программируемое реле - Есть, Выходная мощность, W - 3000, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Direct - Есть, Размеры, мм - 485 x 285 x 150)</t>
   </si>
   <si>
     <t>PIN242501000</t>
   </si>
   <si>
     <t>Phoenix Inverter 24/5000 230V Smart 
  ( Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 18.6 – 34, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 4000, Долговрем. выходная мощность при 40°C (Вт) - 3700, Долговрем. выходная мощность при 65°C (Вт) - 2800, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 95, Мощность без нагрузки в режиме ЭКО (Вт) - 2.2, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 10000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 18, Программируемое реле - Есть, Выходная мощность, W - 5000, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Direct - Есть, Размеры, мм - 595 x 295 x 160)</t>
   </si>
   <si>
     <t>PIN482500000</t>
   </si>
   <si>
     <t>Phoenix Inverter 48/5000 230V Smart 
  ( Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 37.2 – 68, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 4000, Долговрем. выходная мощность при 40°C (Вт) - 3700, Долговрем. выходная мощность при 65°C (Вт) - 2800, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 96, Мощность без нагрузки в режиме ЭКО (Вт) - 3.2, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 10000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 20, Программируемое реле - Есть, Выходная мощность, W - 5000, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Direct - Есть, Размеры, мм - 555 x 295 x 160)</t>
   </si>
   <si>
     <t>PIN482600000</t>
   </si>
   <si>
     <t>Inverter RS 48/6000 230V Smart 
  ( Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 37.2 – 68, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 5300, Долговрем. выходная мощность при 40°C (Вт) - 4500, Долговрем. выходная мощность при 65°C (Вт) - 3000, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 96, Мощность без нагрузки в режиме ЭКО (Вт) - 3.2, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 9000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 20, Программируемое реле - Есть, Выходная мощность, W - 6000, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Direct - Есть, Размеры, мм - 425 x 440 x 125)</t>
   </si>
   <si>
+    <t>PIN242201000</t>
+  </si>
+  <si>
+    <t>Phoenix Inverter 24/2000 Smart 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 18.6 – 34, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 1600, Долговрем. выходная мощность при 40°C (Вт) - 1450, Долговрем. выходная мощность при 65°C (Вт) - 1000, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 94, Мощность без нагрузки в режиме ЭКО (Вт) - 1.3, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 4000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 9, Программируемое реле - Есть, Выходная мощность, W - 2000, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 485 х 219 x 125)</t>
+  </si>
+  <si>
+    <t>PIN242161000</t>
+  </si>
+  <si>
+    <t>Phoenix Inverter 24/1600 Smart 
+ ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 18.6 – 34, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 1300, Долговрем. выходная мощность при 40°C (Вт) - 1200, Долговрем. выходная мощность при 65°C (Вт) - 800, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 94, Мощность без нагрузки в режиме ЭКО (Вт) - 1.3, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 3000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 9, Программируемое реле - Есть, Выходная мощность, W - 1600, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 485 х 219 x 125)</t>
+  </si>
+  <si>
     <t>PIN482201000</t>
   </si>
   <si>
     <t>Phoenix Inverter 48/2000 Smart 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 37.2 – 68, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 1600, Долговрем. выходная мощность при 40°C (Вт) - 1450, Долговрем. выходная мощность при 65°C (Вт) - 1000, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 94, Мощность без нагрузки в режиме ЭКО (Вт) - 2.1, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 4000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 11, Программируемое реле - Есть, Выходная мощность, W - 2000, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 485 х 219 x 125)</t>
   </si>
   <si>
     <t>PIN122201000</t>
   </si>
   <si>
     <t>Phoenix Inverter 12/2000 Smart 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 37.2 – 68, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 1600, Долговрем. выходная мощность при 40°C (Вт) - 1450, Долговрем. выходная мощность при 65°C (Вт) - 1000, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 92, Мощность без нагрузки в режиме ЭКО (Вт) - 0.6, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 4000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 8, Программируемое реле - Есть, Выходная мощность, W - 2000, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 485 х 219 x 125)</t>
   </si>
   <si>
     <t>PIN122161000</t>
   </si>
   <si>
     <t>Phoenix Inverter 12/1600 Smart 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение (мин-макс), В - 230 В AC ± 2% 50 Гц или 60 Гц ± 0,1% (1), Внешний выключатель - Есть, Входное напряжение, DC - 9.3 – 17, Диапазон рабочей температуры (°C) - -40 до +65°C (активное охлаждение), Долговрем. выходная мощность при 25°C (Вт) - 1300, Долговрем. выходная мощность при 40°C (Вт) - 1200, Долговрем. выходная мощность при 65°C (Вт) - 800, Допустимая влажность - Влажность (без конденсации): макс. 95%, Корпус - Сталь (синий RAL 5012), Макс. Эффективность (%) - 92, Мощность без нагрузки в режиме ЭКО (Вт) - 0.6, Параллельная и 3-фазная работа  - Нет, Пиковая мощность (Вт) - 3000, Подключение 230 В. - Клеммы на винтах, Подключение батареи - Болты M8, Потр. мощность без нагрузки (Вт) - 8, Программируемое реле - Есть, Выходная мощность, W - 1600, Класс защиты, IPхх - IP21, Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 485 х 219 x 125)</t>
   </si>
   <si>
-    <t>PIN242201000</t>
-[...12 lines deleted...]
-  <si>
     <t xml:space="preserve">Phoenix Inverter VE.Direct 250VA - 1200VA </t>
+  </si>
+  <si>
+    <t>PIN122121200</t>
+  </si>
+  <si>
+    <t>Phoenix 12/1200 VE.Direct Schuko 
+ ( Входное напряжение, AC - 12, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 117 x 232 x 327)</t>
+  </si>
+  <si>
+    <t>PIN121501200</t>
+  </si>
+  <si>
+    <t>Phoenix 12/500 VE.Direct Schuko 
+ ( Входное напряжение, AC - 12, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 500, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 86 x 172 x 275)</t>
+  </si>
+  <si>
+    <t>PIN242121200</t>
+  </si>
+  <si>
+    <t>Phoenix 24/1200 VE.Direct Schuko 
+ ( Входное напряжение, AC - 24, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 117 x 232 x 327)</t>
+  </si>
+  <si>
+    <t>PIN121801200</t>
+  </si>
+  <si>
+    <t>Phoenix 12/800 VE.Direct Schuko 
+ ( Входное напряжение, AC - 12, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 800, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 105 x 216 x 305)</t>
   </si>
   <si>
     <t>PIN482121200</t>
   </si>
   <si>
     <t>Phoenix 48/1200 VE.Direct Schuko 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 117 x 232 x 327)</t>
   </si>
   <si>
     <t>PIN241251200</t>
   </si>
   <si>
     <t>Phoenix 24/250 VE.Direct Schuko 
  ( Входное напряжение, AC - 24, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 250, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 86 x 165 x 260)</t>
   </si>
   <si>
     <t>PIN012181200</t>
   </si>
   <si>
     <t>Phoenix 12/180 Schuko outlet (PIN012181200) 
  ( Входное напряжение, AC - 12, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 180, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 72х132х200)</t>
   </si>
   <si>
     <t>PIN241371200</t>
   </si>
@@ -1859,300 +1894,300 @@
     <t>Phoenix 48/500 VE.Direct Schuko 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 500, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 86 x 172 x 275)</t>
   </si>
   <si>
     <t>PIN121251200</t>
   </si>
   <si>
     <t>Phoenix 12/250 VE.Direct Schuko 
  ( Входное напряжение, AC - 12, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 250, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 86 x 165 x 260)</t>
   </si>
   <si>
     <t>PIN481800200</t>
   </si>
   <si>
     <t>Phoenix 48/800 VE.Direct Schuko 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 800, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 105 x 216 x 305)</t>
   </si>
   <si>
     <t>PIN121371200</t>
   </si>
   <si>
     <t>Phoenix 12/375 VE.Direct Schuko 
  ( Входное напряжение, AC - 12, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 375, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 86 x 165 x 260)</t>
   </si>
   <si>
-    <t>PIN122121200</t>
-[...26 lines deleted...]
-  <si>
     <t>Phoenix Schuko outlet</t>
+  </si>
+  <si>
+    <t>PIN121220200</t>
+  </si>
+  <si>
+    <t>Phoenix 12/1200 Schuko outlet 
+ ( Входное напряжение, AC - 12, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 104 x 194 x 305)</t>
+  </si>
+  <si>
+    <t>PIN248010200</t>
+  </si>
+  <si>
+    <t>Phoenix 24/800 230V Schuko outlet 
+ ( Входное напряжение, AC - 24, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 800, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 104 x 194 x 305)</t>
   </si>
   <si>
     <t>PIN241220200</t>
   </si>
   <si>
     <t>Phoenix 24/1200 Schuko outlet 
  ( Входное напряжение, AC - 24, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 104 x 194 x 305)</t>
   </si>
   <si>
     <t>PIN488010200</t>
   </si>
   <si>
     <t>Phoenix 48/800 Schuko outlet 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 800, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 104 x 194 x 305)</t>
   </si>
   <si>
     <t>PIN481220200</t>
   </si>
   <si>
     <t>Phoenix 48/1200 Schuko outlet 
  ( Входное напряжение, AC - 230V Sinewave, Выходное напряжение, DC - 48, Выходная мощность, W - 1200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 104 x 194 x 305)</t>
   </si>
   <si>
     <t>PIN012351200</t>
   </si>
   <si>
     <t>Phoenix 12/350 Schuko outlet 
  ( Входное напряжение, AC - 12, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 350, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 72 x 155 x 237)</t>
   </si>
   <si>
     <t>PIN121800200</t>
   </si>
   <si>
     <t>Phoenix 12/800 Schuko outlet 
  ( Входное напряжение, AC - 12, Выходное напряжение, DC - 230V Sinewave, Выходная мощность, W - 800, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 104 x 194 x 305)</t>
   </si>
   <si>
-    <t>PIN121220200</t>
-[...12 lines deleted...]
-  <si>
     <t>Батарейные изоляторы</t>
   </si>
   <si>
     <t>BBA000100100</t>
   </si>
   <si>
     <t>Battery balancer 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 100 x 113 x 47)</t>
   </si>
   <si>
     <t>Argo Diode Battery Combiners</t>
   </si>
   <si>
     <t>BCD000402000</t>
   </si>
   <si>
     <t>Argo Diode Combiners BCD 402 2 batteries 40A 
  ( Выходной ток, А - 40, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 75)</t>
   </si>
   <si>
     <t>BCD000802000</t>
   </si>
   <si>
     <t>Argo Diode Combiners BCD 802 2 batteries 80A 
  ( Выходной ток, А - 80, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 75)</t>
   </si>
   <si>
     <t>Argo Diode Battery Isolators</t>
   </si>
   <si>
+    <t>ARG100301000R</t>
+  </si>
+  <si>
+    <t>Argodiode 100-3AC 3 batteries 100A 
+ ( Выходной ток, А - 100, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 115)</t>
+  </si>
+  <si>
+    <t>ARG120201020R</t>
+  </si>
+  <si>
+    <t>Argodiode 120-2AC 2 batteries 120A 
+ ( Выходной ток, А - 120, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 115)</t>
+  </si>
+  <si>
     <t>ARG140301020R</t>
   </si>
   <si>
     <t>Argodiode 140-3AC 3 batteries 140A 
  ( Выходной ток, А - 140, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 150)</t>
   </si>
   <si>
     <t>ARG160201020</t>
   </si>
   <si>
     <t>Argodiode 160-2AC 2 batteries 160A 
  ( Выходной ток, А - 160, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 150)</t>
   </si>
   <si>
     <t>ARG180301020</t>
   </si>
   <si>
     <t>Argodiode 180-3AC 3 batteries 180A 
  ( Выходной ток, А - 180, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 200)</t>
   </si>
   <si>
     <t>ARG080202000 (R)</t>
   </si>
   <si>
     <t>Argodiode 80-2SC 2 batteries 80A 
  ( Выходной ток, А - 80, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 75)</t>
   </si>
   <si>
     <t>ARG080201000 (R)</t>
   </si>
   <si>
     <t>Argodiode 80-2AC 2 batteries 80A 
  ( Выходной ток, А - 80, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 90)</t>
   </si>
   <si>
-    <t>ARG100301000R</t>
-[...12 lines deleted...]
-  <si>
     <t>Argo FET Battery Isolators</t>
+  </si>
+  <si>
+    <t>ARG200201020 (R)</t>
+  </si>
+  <si>
+    <t>Argofet 200-2 Two batteries 200A 
+ ( Выходной ток, А - 200, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 120 x 200)</t>
+  </si>
+  <si>
+    <t>ARG200301020 (R)</t>
+  </si>
+  <si>
+    <t>Argofet 200-3 Three batteries 200A 
+ ( Выходной ток, А - 200, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 120 x 200)</t>
   </si>
   <si>
     <t>ARG100201020 (R)</t>
   </si>
   <si>
     <t>Argofet 100-2 Two batteries 100A 
  ( Выходной ток, А - 100, Количество выходов - 2, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 120 x 200)</t>
   </si>
   <si>
     <t>ARG100301020 (R)</t>
   </si>
   <si>
     <t>Argofet 100-3 Three batteries 100A 
  ( Выходной ток, А - 100, Количество выходов - 3, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 120 x 200)</t>
   </si>
   <si>
-    <t>ARG200201020 (R)</t>
-[...12 lines deleted...]
-  <si>
     <t>BatteryProtect</t>
+  </si>
+  <si>
+    <t>BPR000100400</t>
+  </si>
+  <si>
+    <t>BatteryProtect 12/24V-100A 
+ ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 100, Выходная мощность, W - 2400, Количество выходов - 1, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 59 x 42 x 115)</t>
+  </si>
+  <si>
+    <t>BPR000220400</t>
+  </si>
+  <si>
+    <t>BatteryProtect 12/24V-220A 
+ ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 220, Выходная мощность, W - 5280, Количество выходов - 1, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 62 x 123 x 120)</t>
   </si>
   <si>
     <t>BPR048100400</t>
   </si>
   <si>
     <t>Battery Protect 48V-100A 
  ( Выходное напряжение, DC - 48, Выходной ток, А - 100, Выходная мощность, W - 2400, Количество выходов - 1, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 62 x 123 x 120)</t>
   </si>
   <si>
     <t>BPR065022000</t>
   </si>
   <si>
     <t>Smart BatteryProtect 12/24V 65A 
  ( Пиковый ток (30 секунд), А - 250, Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 65, Выходная мощность, W - 1560, Количество выходов - 1, Bluetooth - Есть, Размеры, мм - 106 x 48 x 55)</t>
   </si>
   <si>
     <t>BPR110022000</t>
   </si>
   <si>
     <t>Smart BatteryProtect 12/24V-100A 
  ( Пиковый ток (30 секунд), А - 600, Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 100, Выходная мощность, W - 2400, Количество выходов - 1, Bluetooth - Есть, Размеры, мм - 164 x 41 x 81)</t>
   </si>
   <si>
     <t>BPR122022000</t>
   </si>
   <si>
     <t>Smart BatteryProtect 12/24V-220A 
  ( Пиковый ток (30 секунд), А - 600, Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 220, Выходная мощность, W - 5280, Количество выходов - 1, Bluetooth - Есть, Размеры, мм - 62 x 123 x 120)</t>
   </si>
   <si>
     <t>BPR110048000</t>
   </si>
   <si>
     <t>Smart BatteryProtect 48V-100A 
  ( Пиковый ток (30 секунд), А - 250, Выходное напряжение, DC - 48, Выходной ток, А - 100, Выходная мощность, W - 2400, Количество выходов - 1, Bluetooth - Есть, Размеры, мм - 62 x 123 x 120)</t>
   </si>
   <si>
     <t>BPR000065400</t>
   </si>
   <si>
     <t>Battery Protect 12/24V 65A 
  ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 65, Выходная мощность, W - 1560, Количество выходов - 1, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 40 x 48 x 106)</t>
   </si>
   <si>
-    <t>BPR000100400</t>
-[...12 lines deleted...]
-  <si>
     <t>Cyrix Battery Combiners</t>
+  </si>
+  <si>
+    <t>CYR010230430</t>
+  </si>
+  <si>
+    <t>Cyrix-Li-Charge 12/24V-230A 
+ ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 230, Выходная мощность, W - 5520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 100 x 50)</t>
+  </si>
+  <si>
+    <t>CYR010230010 (R)</t>
+  </si>
+  <si>
+    <t>Cyrix-ct 12/24V-230A intelligent combiner 
+ ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 230, Выходная мощность, W - 5520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 100 x 50)</t>
+  </si>
+  <si>
+    <t>CYR020230430</t>
+  </si>
+  <si>
+    <t>Cyrix-Li-Charge 24/48V-230A 
+ ( Входное напряжение, DC - 24/48V, Выходное напряжение, DC - 24/48V, Выходной ток, А - 230, Выходная мощность, W - 5520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 100 x 50)</t>
+  </si>
+  <si>
+    <t>CYR010400000</t>
+  </si>
+  <si>
+    <t>Cyrix-i 12/24V-400A intelligent combiner 
+ ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 400, Выходная мощность, W - 9600, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 78 x 102 x 110)</t>
   </si>
   <si>
     <t>CYR010230412</t>
   </si>
   <si>
     <t>Cyrix-Li-ct 12/24V-230A combiner 
  ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 230, Выходная мощность, W - 5520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 100 x 50)</t>
   </si>
   <si>
     <t>CYR020400000</t>
   </si>
   <si>
     <t>Cyrix-i 24/48V-400A intelligent combiner 
  ( Входное напряжение, DC - 24/48V, Выходное напряжение, DC - 24/48V, Выходной ток, А - 400, Выходная мощность, W - 9600, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 78 x 102 x 110)</t>
   </si>
   <si>
     <t>CYR010120450</t>
   </si>
   <si>
     <t>Cyrix-Li-load 12/24V-120A 
  ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 120, Выходная мощность, W - 2880, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 46 x 46 x 80)</t>
   </si>
   <si>
     <t>CYR020120450</t>
   </si>
@@ -2188,193 +2223,165 @@
     <t>Cyrix-Li-load 12/24V-230A 
  ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 230, Выходная мощность, W - 5520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 100 x 50)</t>
   </si>
   <si>
     <t>CYR010120011 (R)</t>
   </si>
   <si>
     <t>Cyrix-ct 12/24V-120A intelligent combiner 
  ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 120, Выходная мощность, W - 2880, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 46 x 46 x 80)</t>
   </si>
   <si>
     <t>CYR020230450</t>
   </si>
   <si>
     <t>Cyrix-Li-load 24/48V-230A 
  ( Входное напряжение, DC - 24/48V, Выходное напряжение, DC - 24/48V, Выходной ток, А - 230, Выходная мощность, W - 5520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 100 x 50)</t>
   </si>
   <si>
     <t>CYR010120110R</t>
   </si>
   <si>
     <t>Cyrix-ct 12/24V-120A Battery combiner kit 
  ( Входное напряжение, DC - 12/24V, Выходное напряжение, DC - 12/24V, Выходной ток, А - 120, Выходная мощность, W - 2880, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 46 x 46 x 80)</t>
   </si>
   <si>
-    <t>CYR010230430</t>
-[...26 lines deleted...]
-  <si>
     <t>Батарейные мониторы</t>
+  </si>
+  <si>
+    <t>VRS000100010</t>
+  </si>
+  <si>
+    <t>VE.Net Tank Monitor (Resistive) 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 105 x 75 x 22)</t>
+  </si>
+  <si>
+    <t>VVS000100010</t>
+  </si>
+  <si>
+    <t>VE.Net Tank Monitor (Voltage) 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 105 x 75 x 22)</t>
+  </si>
+  <si>
+    <t>BAM030712000 (R)</t>
+  </si>
+  <si>
+    <t>Battery Monitor BMV-712 Smart 
+ ( Входное напряжение, AC - 9 - 90 VDC, Bluetooth - Да, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 65 x 65 x 30)</t>
   </si>
   <si>
     <t>BPP900600100</t>
   </si>
   <si>
     <t>VE.Can resistive tank sender adapter 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030690000</t>
   </si>
   <si>
     <t>VE.Can Power Cable for BPP900600100 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>VCS000100010</t>
   </si>
   <si>
     <t>VE.Net Tank Monitor (Current) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 105 x 75 x 22)</t>
   </si>
   <si>
-    <t>VRS000100010</t>
-[...19 lines deleted...]
-  <si>
     <t>BAM010702000 (R)</t>
   </si>
   <si>
     <t>Battery Monitor BMV-702 
  ( Входное напряжение, AC - 9 - 90 VDC, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 65 x 65 x 30)</t>
   </si>
   <si>
+    <t>SHU065220050</t>
+  </si>
+  <si>
+    <t>SmartShunt 2000A/50mV IP65 
+ ( Входное напряжение, DC - 6.5-70 VDC, Класс защиты, IPхх - IP65, Bluetooth - Да, VE.Direct - Есть, Размеры, мм - 168 х 68 х 100)</t>
+  </si>
+  <si>
+    <t>BAM010702200 (R)</t>
+  </si>
+  <si>
+    <t>Battery Monitor BMV-702 BLACK 
+ ( Входное напряжение, AC - 9 - 90 VDC, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 65 x 65 x 30)</t>
+  </si>
+  <si>
+    <t>SHU050130050</t>
+  </si>
+  <si>
+    <t>SmartShunt 300A/50mV 
+ ( Входное напряжение, DC - 9-70 VDC, Bluetooth - Да, VE.Direct - Есть, Размеры, мм - 120 х 44 х 44)</t>
+  </si>
+  <si>
     <t>SHU050220050</t>
   </si>
   <si>
     <t>SmartShunt 2000A/50mV 
  ( Входное напряжение, DC - 9-70 VDC, Bluetooth - Да, VE.Direct - Есть, Размеры, мм - 168 х 68 х 100)</t>
   </si>
   <si>
     <t>SHU050210050</t>
   </si>
   <si>
     <t>SmartShunt 1000A/50mV 
  ( Входное напряжение, DC - 9-70 VDC, Bluetooth - Да, VE.Direct - Есть, Размеры, мм - 168 х 68 х 75)</t>
   </si>
   <si>
     <t>SHU050150050</t>
   </si>
   <si>
     <t>SmartShunt 500A/50mV 
  ( Входное напряжение, DC - 9-70 VDC, Bluetooth - Да, VE.Direct - Есть, Размеры, мм - 120 х 46 х 54)</t>
   </si>
   <si>
     <t>SHU065150050</t>
   </si>
   <si>
     <t>SmartShunt 500A/50mV IP65 
  ( Входное напряжение, DC - 6.5-70 VDC, Класс защиты, IPхх - IP65, Bluetooth - Да, VE.Direct - Есть, Размеры, мм - 120 х 46 х 54)</t>
   </si>
   <si>
     <t>SHU065130050</t>
   </si>
   <si>
     <t>SmartShunt 300A/50mV IP65 
  ( Входное напряжение, DC - 6.5-70 VDC, Класс защиты, IPхх - IP65, Bluetooth - Да, VE.Direct - Есть, Размеры, мм - 120 х 38 х 44)</t>
   </si>
   <si>
     <t>SHU065210050</t>
   </si>
   <si>
     <t>SmartShunt 1000A/50mV IP65 
  ( Входное напряжение, DC - 6.5-70 VDC, Класс защиты, IPхх - IP65, Bluetooth - Да, VE.Direct - Есть, Размеры, мм - 168 х 68 х 75)</t>
   </si>
   <si>
-    <t>SHU065220050</t>
-[...19 lines deleted...]
-  <si>
     <t>BAM010700000 (R)</t>
   </si>
   <si>
     <t>Battery Monitor BMV-700 
  ( Входное напряжение, AC - 9 - 90 VDC, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть, Размеры, мм - 65 x 65 x 30)</t>
   </si>
   <si>
     <t>BAM010700100</t>
   </si>
   <si>
     <t>Battery Monitor BMV-700H 
  ( Входное напряжение, AC - 9 - 70 VDC, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>SHU500050100</t>
   </si>
   <si>
     <t>Shunt 500A/50mV 
  ( Выходной ток, А - 500, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 45 x 28 x 120)</t>
   </si>
   <si>
     <t>SHU102050200</t>
   </si>
   <si>
     <t>Shunt 1000A/50mV 
@@ -2397,50 +2404,71 @@
   <si>
     <t>ASS000100000</t>
   </si>
   <si>
     <t>Температурный датчик для BMV-702 и 712 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS050500000</t>
   </si>
   <si>
     <t>Wall mount enclosure for BMV or MPPT Control 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 130 x 85 x 45)</t>
   </si>
   <si>
     <t>VBC000300000 (R)</t>
   </si>
   <si>
     <t>VE.Net Battery Controller (VBC) 12/24/48V 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 105 x 75 x 22)</t>
   </si>
   <si>
     <t>Панели управления</t>
   </si>
   <si>
+    <t>ASS050300010</t>
+  </si>
+  <si>
+    <t>Wall mount enclosure for 65 x 120 mm GX-panels 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 80 x 150 x 50)</t>
+  </si>
+  <si>
+    <t>VPN000100000</t>
+  </si>
+  <si>
+    <t>VE.Net Panel 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 120 x 40)</t>
+  </si>
+  <si>
+    <t>VPN000200000</t>
+  </si>
+  <si>
+    <t>VE.Net GMDSS Panel 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 120 x 40)</t>
+  </si>
+  <si>
     <t>ASS060000100</t>
   </si>
   <si>
     <t>USB extension cable 0,3m one side right angle 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>REC020005010</t>
   </si>
   <si>
     <t>Digital Multi Control 200/200A 
  ( Bluetooth - Нет, Размеры, мм - 65 x 120 x 40)</t>
   </si>
   <si>
     <t>DMC000200010R</t>
   </si>
   <si>
     <t>Digital Multi Control 200/200A GX (RJ45) 
  ( Bluetooth - Нет, Размеры, мм - 65 x 120 x 40)</t>
   </si>
   <si>
     <t>SDRPCSV</t>
   </si>
   <si>
     <t>Charger Switch 
@@ -2488,141 +2516,120 @@
     <t>Inverter Control VE.direct 
  ( Bluetooth - Нет, Размеры, мм - 65 x 60 x 40)</t>
   </si>
   <si>
     <t>VGR200100000</t>
   </si>
   <si>
     <t>Victron Ethernet Remote 
  ( Bluetooth - Нет, Размеры, мм - 73 x 54.5 x 25.5)</t>
   </si>
   <si>
     <t>VGR900100000</t>
   </si>
   <si>
     <t>Global Remote to BMV-60XS conn. kit 
  ( Bluetooth - Нет)</t>
   </si>
   <si>
     <t>REC000300010R</t>
   </si>
   <si>
     <t>Skylla-i Control GX (90º RJ45) 
  ( Bluetooth - Нет, Размеры, мм - 65 x 120 x 40)</t>
   </si>
   <si>
-    <t>ASS050300010</t>
-[...19 lines deleted...]
-  <si>
     <t>Системные контроллеры</t>
   </si>
   <si>
     <t>VEGX860007</t>
   </si>
   <si>
     <t>Vega GX Touch 7 
  ( Выходное напряжение, DC - 12 – 48 V, VE.Bus - Есть, VE.Direct - нужен дополнительный кабель - VE.DirectUSB, Размеры, мм - 200 x 120 x 50)</t>
   </si>
   <si>
+    <t>BPP900455050</t>
+  </si>
+  <si>
+    <t>GX Touch 50</t>
+  </si>
+  <si>
     <t>BPP900465050</t>
   </si>
   <si>
     <t>GX Touch 50 Wall Mount</t>
   </si>
   <si>
     <t>BPP900455070</t>
   </si>
   <si>
     <t>GX Touch 70</t>
   </si>
   <si>
-    <t>BPP900455050</t>
-[...2 lines deleted...]
-    <t>GX Touch 50</t>
+    <t>BPP900450100</t>
+  </si>
+  <si>
+    <t>Cerbo GX 
+ ( Выходное напряжение, DC - 8 – 70 V, Bluetooth - Есть, VE.Bus - Есть, VE.Can - Есть, VE.Direct - Есть, Размеры, мм - 154 x 78 x 48)</t>
+  </si>
+  <si>
+    <t>BPP010300100R</t>
+  </si>
+  <si>
+    <t>Color Control GX 
+ ( Выходное напряжение, DC - 8 – 70 V, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Есть, Размеры, мм - 130 x 120 x 40)</t>
+  </si>
+  <si>
+    <t>BPP900400100</t>
+  </si>
+  <si>
+    <t>Venus GX 
+ ( Выходное напряжение, DC - 8 – 70 V, Bluetooth - Есть, VE.Bus - Есть, VE.Direct - Есть, Размеры, мм - 142 x 69 x 45)</t>
   </si>
   <si>
     <t>BPP900450110</t>
   </si>
   <si>
     <t>Cerbo GX MK2 
  ( Выходное напряжение, DC - 8 – 70 V, Bluetooth - Есть, VE.Bus - Есть, VE.Can - Есть, VE.Direct - Есть, Размеры, мм - 220 x 12 x 60)</t>
   </si>
   <si>
     <t>ASS030543020</t>
   </si>
   <si>
     <t>GlobalLink 520 
  ( Входное напряжение, DC - 8 – 70 V, Bluetooth - Есть, VE.Bus - Нет, VE.Can - Нет, VE.Direct - Есть, Размеры, мм - 123 x 67 x 23)</t>
   </si>
   <si>
     <t>BPP900700100</t>
   </si>
   <si>
     <t>CANvu GX 
  ( Выходное напряжение, DC - 8 – 70 V, Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Есть, Размеры, мм - 130 x 120 x 40)</t>
   </si>
   <si>
-    <t>BPP900450100</t>
-[...19 lines deleted...]
-  <si>
     <t>BPP900410200</t>
   </si>
   <si>
     <t>Maxi GX 
  ( Выходное напряжение, DC - 8 – 70 V, Bluetooth - Есть, VE.Bus - Есть, VE.Direct - Есть, Размеры, мм - 142 x 69 x 45)</t>
   </si>
   <si>
     <t>ASS050400000</t>
   </si>
   <si>
     <t>Wall mount enclosure for Color Control GX 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 165 x 135 x 65)</t>
   </si>
   <si>
     <t>ASS050600000</t>
   </si>
   <si>
     <t>Wall mount enclosure for Color Control GX and BMV or MPPT Control 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 245 x 135 x 65)</t>
   </si>
   <si>
     <t>BPP900800100</t>
   </si>
   <si>
     <t>CANvu GX IO Extender and wiring kit 
@@ -2638,50 +2645,78 @@
   <si>
     <t>ASS000001000</t>
   </si>
   <si>
     <t>Температурный датчик для Venus GX, QUA, PMP 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>BPP900100200</t>
   </si>
   <si>
     <t>CCGX WiFi module simple 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>BPP900200200</t>
   </si>
   <si>
     <t>CCGX WiFi module long range 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t xml:space="preserve">Orion-Tr Smart DC-DC зарядное устройство </t>
   </si>
   <si>
+    <t>ORI242417040</t>
+  </si>
+  <si>
+    <t>Orion XS 1400 DC-DC battery charger 
+ ( Выходное напряжение (мин-макс), В - 10-35V, Собственный ток потребления - &lt;100mA, Эффективность, % - 98,5, Входное напряжение, DC - 9-35V, Выходное напряжение, DC - 10-35V, Выходной ток, А - max 50A, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 1400, Класс защиты, IPхх - IP65, Bluetooth - Есть, Размеры, мм - 138,1x124,4x53mm)</t>
+  </si>
+  <si>
+    <t>ORI241224120</t>
+  </si>
+  <si>
+    <t>Orion-Tr Smart 24/12-20A (240W) Isolated DC-DC charger 
+ ( Выходное напряжение (мин-макс), В - 10-15V, Максимальное сечение кабеля, mm² - 16mm² - AWG6, Пиковый ток (30 секунд), А - 25, Собственный ток потребления - &lt;100mA, Эффективность, % - 0.88, Входное напряжение, DC - 16-35V, Выходное напряжение, DC - 12,2V, Выходной ток, А - 20, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +55°C, Выходная мощность, W - 240, Класс защиты, IPхх - IP43, Bluetooth - Есть, Размеры, мм - 130x186x70mm)</t>
+  </si>
+  <si>
+    <t>ORI121217050</t>
+  </si>
+  <si>
+    <t>Orion XS 12/12-50A DC-DC battery charger 
+ ( Выходное напряжение (мин-макс), В - 10-17V, Собственный ток потребления - &lt;100mA, Эффективность, % - 98,5, Входное напряжение, DC - 9-17V, Выходное напряжение, DC - 10-17V, Выходной ток, А - max 50A, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +60°C, Выходная мощность, W - 700, Класс защиты, IPхх - IP65, Bluetooth - Есть, Размеры, мм - 137,0x123,0x40 mm)</t>
+  </si>
+  <si>
+    <t>ORI242428120</t>
+  </si>
+  <si>
+    <t>Orion-Tr Smart 24/24-12A (280W) Isolated DC-DC charger 
+ ( Выходное напряжение (мин-макс), В - 20-30V, Максимальное сечение кабеля, mm² - 16mm² - AWG6, Пиковый ток (30 секунд), А - 15, Собственный ток потребления - &lt;80mA, Эффективность, % - 0.89, Входное напряжение, DC - 16-35V, Выходное напряжение, DC - 24,2V, Выходной ток, А - 12, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +55°C, Выходная мощность, W - 280, Класс защиты, IPхх - IP43, Bluetooth - Есть, Размеры, мм - 130x186x70mm)</t>
+  </si>
+  <si>
     <t>ORI121236120</t>
   </si>
   <si>
     <t>Orion-Tr Smart 12/12-30A (360W) Isolated DC-DC charger 
  ( Выходное напряжение (мин-макс), В - 10-15V, Максимальное сечение кабеля, mm² - 16mm² - AWG7, Пиковый ток (30 секунд), А - 40, Собственный ток потребления - &lt;80mA, Эффективность, % - 87, Входное напряжение, DC - 10-17V, Выходное напряжение, DC - 12,2V, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +55°C, Выходная мощность, W - 360, Класс защиты, IPхх - IP43, Bluetooth - Есть, Размеры, мм - 130x186x80mm)</t>
   </si>
   <si>
     <t>ORI122436120</t>
   </si>
   <si>
     <t>Orion-Tr Smart 12/24-15A (360W) Isolated DC-DC charger 
  ( Выходное напряжение (мин-макс), В - 20-30V, Максимальное сечение кабеля, mm² - 16mm² - AWG8, Пиковый ток (30 секунд), А - 25, Собственный ток потребления - &lt;100mA, Эффективность, % - 88, Входное напряжение, DC - 10-17V, Выходное напряжение, DC - 24,2V, Выходной ток, А - 15, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +55°C, Выходная мощность, W - 360, Класс защиты, IPхх - IP43, Bluetooth - Есть, Размеры, мм - 130x186x70mm)</t>
   </si>
   <si>
     <t>ORI241236120</t>
   </si>
   <si>
     <t>Orion-Tr Smart 24/12-30A (360W) Isolated DC-DC charger 
  ( Выходное напряжение (мин-макс), В - 10-15V, Максимальное сечение кабеля, mm² - 16mm² - AWG9, Пиковый ток (30 секунд), А - 45, Собственный ток потребления - &lt;100mA, Эффективность, % - 88, Входное напряжение, DC - 20-35V, Выходное напряжение, DC - 12,2V, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +55°C, Выходная мощность, W - 360, Класс защиты, IPхх - IP43, Bluetooth - Есть, Размеры, мм - 130x186x70mm)</t>
   </si>
   <si>
     <t>ORI242440120</t>
   </si>
   <si>
     <t>Orion-Tr Smart 24/24-17A (400W) Isolated DC-DC charger 
@@ -2708,79 +2743,65 @@
     <t>Orion-Tr Smart 24/12-30A (360W) Non-isolated DC-DC charger 
  ( Выходное напряжение (мин-макс), В - 10-15V, Максимальное сечение кабеля, mm² - 16mm² - AWG6, Пиковый ток (30 секунд), А - 40, Собственный ток потребления - &lt;80mA, Эффективность, % - 0.87, Входное напряжение, DC - 16-35V, Выходное напряжение, DC - 12,2V, Выходной ток, А - 30, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +55°C, Выходная мощность, W - 360, Класс защиты, IPхх - IP43, Bluetooth - Есть, Размеры, мм -  9x20,5x13 cm)</t>
   </si>
   <si>
     <t>ORI121222120</t>
   </si>
   <si>
     <t>Orion-Tr Smart 12/12-18A (220W) Isolated DC-DC charger 
  ( Выходное напряжение (мин-макс), В - 10-15V, Максимальное сечение кабеля, mm² - 16mm² - AWG6, Пиковый ток (30 секунд), А - 25, Собственный ток потребления - &lt;80mA, Эффективность, % - 0.87, Входное напряжение, DC - 8-17V, Выходное напряжение, DC - 12,2V, Выходной ток, А - 18, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +55°C, Выходная мощность, W - 220, Класс защиты, IPхх - IP43, Bluetooth - Есть, Размеры, мм - 130x186x80mm)</t>
   </si>
   <si>
     <t>ORI242440140</t>
   </si>
   <si>
     <t>Orion-Tr Smart 24/24-17A (400W) Non-isolated DC-DC charger 
  ( Выходное напряжение (мин-макс), В - 16-35V, Максимальное сечение кабеля, mm² - 16mm² - AWG6, Пиковый ток (30 секунд), А - 25, Собственный ток потребления - &lt;80mA, Эффективность, % - 0.87, Входное напряжение, DC - 16-35V, Выходное напряжение, DC - 24,4V, Выходной ток, А - 17, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +55°C, Выходная мощность, W - 360, Класс защиты, IPхх - IP43, Bluetooth - Есть, Размеры, мм -  8x20,5x13 cm)</t>
   </si>
   <si>
     <t>ORI122424120</t>
   </si>
   <si>
     <t>Orion-Tr Smart 12/24-10A (240W) Isolated DC-DC charger 
  ( Выходное напряжение (мин-макс), В - 20-30V, Максимальное сечение кабеля, mm² - 16mm² - AWG6, Пиковый ток (30 секунд), А - 15, Собственный ток потребления - &lt;100mA, Эффективность, % - 0.88, Входное напряжение, DC - 8-17V, Выходное напряжение, DC - 24,2V, Выходной ток, А - 10, Заряд Li-ion (LiFePO₄) - Есть, Температурный диапазон, °C - от -20 до +55°C, Выходная мощность, W - 240, Класс защиты, IPхх - IP43, Bluetooth - Есть, Размеры, мм - 130x186x70mm)</t>
   </si>
   <si>
-    <t>ORI242417040</t>
-[...26 lines deleted...]
-  <si>
     <t>Orion DC-DC преобразователи изолированные, 360W</t>
+  </si>
+  <si>
+    <t>ORI241236100</t>
+  </si>
+  <si>
+    <t>Orion 24/12-30A (360W) 
+ ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 30, Выходная мощность, W - 360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 83 x 130 x 191)</t>
+  </si>
+  <si>
+    <t>ORI242436100</t>
+  </si>
+  <si>
+    <t>Orion 24/24-15A (360W) 
+ ( Входное напряжение, DC - 24, Выходное напряжение, DC - 24, Выходной ток, А - 15, Выходная мощность, W - 360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 83 x 133 x 191)</t>
   </si>
   <si>
     <t>ORI244836100</t>
   </si>
   <si>
     <t>Orion 24/48-7,5A (360W) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 48, Выходной ток, А - 7.5, Выходная мощность, W - 360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 64 x 163 x 160)</t>
   </si>
   <si>
     <t>ORI481236100</t>
   </si>
   <si>
     <t>Orion 48/12-30A (360W) 
  ( Входное напряжение, DC - 48, Выходное напряжение, DC - 12, Выходной ток, А - 30, Выходная мощность, W - 360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 83 x 130 x 191)</t>
   </si>
   <si>
     <t>ORI482436100</t>
   </si>
   <si>
     <t>Orion 48/24-15A (360W) 
  ( Входное напряжение, DC - 48, Выходное напряжение, DC - 24, Выходной ток, А - 15, Выходная мощность, W - 360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 83 x 130 x 191)</t>
   </si>
   <si>
     <t>ORI484836100</t>
   </si>
@@ -2809,64 +2830,50 @@
     <t>Orion 12/27,6-12A battery charger 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 27.6, Выходной ток, А - 12, Выходная мощность, W - 330, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 64 x 163 x 160)</t>
   </si>
   <si>
     <t>ORI121240110</t>
   </si>
   <si>
     <t>Orion 12/12-30A (360W) 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 12, Выходной ток, А - 30, Выходная мощность, W - 360, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 83 x 130 x 191)</t>
   </si>
   <si>
     <t>ORI351203000</t>
   </si>
   <si>
     <t>Orion 7-35/12-3A isolated buck-boost 
  ( Входное напряжение, DC - 7…...35, Выходное напряжение, DC - 12, Выходной ток, А - 3, Выходная мощность, W - 36, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 49 x 88 x 182)</t>
   </si>
   <si>
     <t>ORI122436100</t>
   </si>
   <si>
     <t>Orion 12/24-15A (360W) 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 24, Выходной ток, А - 15, Выходная мощность, W - 360, Количество выходов - 1, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 83 x 130 x 191)</t>
   </si>
   <si>
-    <t>ORI241236100</t>
-[...12 lines deleted...]
-  <si>
     <t>Orion IP67 24/12 DC-DC преобразователи</t>
   </si>
   <si>
     <t>ORI241205060</t>
   </si>
   <si>
     <t>Orion IP67 24/12-5 ( ORI241205060) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 5, Выходная мощность, W - 60, Класс защиты, IPхх - IP67, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 25 x 43 x 20)</t>
   </si>
   <si>
     <t>ORI241205260</t>
   </si>
   <si>
     <t>Orion IP67 24/12-5 (60W) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 5, Выходная мощность, W - 60, Класс защиты, IPхх - IP67, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 25 x 43 x 20)</t>
   </si>
   <si>
     <t>ORI241210060</t>
   </si>
   <si>
     <t>Orion IP67 24/12-10 (ORI241210060) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 10, Выходная мощность, W - 120, Класс защиты, IPхх - IP67, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 74 x 74 x 32)</t>
   </si>
   <si>
     <t>ORI241210260</t>
@@ -2878,50 +2885,78 @@
   <si>
     <t>ORI241220260</t>
   </si>
   <si>
     <t>Orion IP67 24/12-20A (240W) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 20, Выходная мощность, W - 240, Класс защиты, IPхх - IP67, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 74 x 74 x 32)</t>
   </si>
   <si>
     <t>ORI241221226</t>
   </si>
   <si>
     <t>Orion IP67 24/12-100A (1200W) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 100, Выходная мощность, W - 1200, Класс защиты, IPхх - IP67, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 265 x 127 x 63)</t>
   </si>
   <si>
     <t>ORI122421226</t>
   </si>
   <si>
     <t>Orion IP67 12/24-50A (1200W) 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 24, Выходной ток, А - 50, Выходная мощность, W - 1200, Класс защиты, IPхх - IP67, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 340 x 127 x 63)</t>
   </si>
   <si>
     <t>Orion-Tr DC-DC преобразователи изолированные</t>
   </si>
   <si>
+    <t>ORI482410110</t>
+  </si>
+  <si>
+    <t>Orion-Tr 48/24-5A (120W) 
+ ( Входное напряжение, DC - 48, Выходное напряжение, DC - 24, Выходной ток, А - 5, Выходная мощность, W - 120, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 100 x 113 x 47)</t>
+  </si>
+  <si>
+    <t>ORI122410110</t>
+  </si>
+  <si>
+    <t>Orion-Tr 12/24-5A (120W) 
+ ( Входное напряжение, DC - 12, Выходное напряжение, DC - 24, Выходной ток, А - 5, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 100 x 113 x 47)</t>
+  </si>
+  <si>
+    <t>ORI482428110</t>
+  </si>
+  <si>
+    <t>Orion-Tr 48/24-12A (280W) 
+ ( Входное напряжение, DC - 48, Выходное напряжение, DC - 24, Выходной ток, А - 12, Выходная мощность, W - 288, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 130 x 186 x 70)</t>
+  </si>
+  <si>
+    <t>ORI122424110</t>
+  </si>
+  <si>
+    <t>Orion-Tr 12/24-10 (240W) 
+ ( Входное напряжение, DC - 12, Выходное напряжение, DC - 24, Выходной ток, А - 10, Выходная мощность, W - 240, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 130 x 186 x 70)</t>
+  </si>
+  <si>
     <t>ORI484810110</t>
   </si>
   <si>
     <t>Orion-Tr 48/48-2,5A (120W) 
  ( Входное напряжение, DC - 48, Выходное напряжение, DC - 48, Выходной ток, А - 2.5, Выходная мощность, W - 120, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 100 x 113 x 47)</t>
   </si>
   <si>
     <t>ORI241210110 (R)</t>
   </si>
   <si>
     <t>Orion-Tr 24/12-9A (110W) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 9, Выходная мощность, W - 108, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 100 x 113 x 47)</t>
   </si>
   <si>
     <t>ORI484828110</t>
   </si>
   <si>
     <t>Orion-Tr 48/48-6A (280W) 
  ( Входное напряжение, DC - 48, Выходное напряжение, DC - 48, Выходной ток, А - 6, Выходная мощность, W - 288, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
     <t>ORI241224110</t>
   </si>
   <si>
     <t>Orion-Tr 24/12-20A (240W) 
@@ -3011,79 +3046,65 @@
     <t>Orion-Tr 12/12-9A (110W) 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 12, Выходной ток, А - 9, Выходная мощность, W - 110, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 100 x 113 x 47)</t>
   </si>
   <si>
     <t>ORI481224110</t>
   </si>
   <si>
     <t>Orion-Tr 48/12-20A (240W) 
  ( Входное напряжение, DC - 48, Выходное напряжение, DC - 12, Выходной ток, А - 20, Выходная мощность, W - 240, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
     <t>ORI124838110</t>
   </si>
   <si>
     <t>Orion-Tr 12/48-8A (380W) 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 48, Выходной ток, А - 8, Выходная мощность, W - 380, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
     <t>ORI121222110</t>
   </si>
   <si>
     <t>Orion-Tr 12/12-18A (220W) 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 12, Выходной ток, А - 18, Выходная мощность, W - 216, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 130 x 186 x 70)</t>
   </si>
   <si>
-    <t>ORI482410110</t>
-[...26 lines deleted...]
-  <si>
     <t>Orion DC-DC преобразователи мощные неизолированные</t>
+  </si>
+  <si>
+    <t>ORI241270020</t>
+  </si>
+  <si>
+    <t>Orion 24/12-70 
+ ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 70, Выходная мощность, W - 840, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 88 x 195)</t>
+  </si>
+  <si>
+    <t>ORI241270030</t>
+  </si>
+  <si>
+    <t>Orion 24/12-70 with binding posts 
+ ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 70, Выходная мощность, W - 840, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 88 x 195)</t>
   </si>
   <si>
     <t>ORI122408020</t>
   </si>
   <si>
     <t>Orion 12/24-8 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 24, Выходной ток, А - 8, Выходная мощность, W - 192, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 45 x 90 x 115)</t>
   </si>
   <si>
     <t>ORI122410020</t>
   </si>
   <si>
     <t>Orion 12/24-10 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 24, Выходной ток, А - 10, Выходная мощность, W - 240, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 45 x 90 x 125)</t>
   </si>
   <si>
     <t>ORI122420020</t>
   </si>
   <si>
     <t>Orion 12/24-20 
  ( Входное напряжение, DC - 12, Выходное напряжение, DC - 24, Выходной ток, А - 20, Выходная мощность, W - 480, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 88 x 195)</t>
   </si>
   <si>
     <t>ORI303025000</t>
   </si>
@@ -3105,172 +3126,172 @@
     <t>Orion 24/12-40 (ORI241240020) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 40, Выходная мощность, W - 480, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 88 x 185)</t>
   </si>
   <si>
     <t>ORI303100000</t>
   </si>
   <si>
     <t>100A Buck-Boost DC/DC converter 
  ( Выходной ток, А - 100, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 213 x 120 x 30)</t>
   </si>
   <si>
     <t>ORI241225020</t>
   </si>
   <si>
     <t>Orion 24/12-25 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 25, Выходная мощность, W - 300, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 88 x 160)</t>
   </si>
   <si>
     <t>ORI241240021</t>
   </si>
   <si>
     <t>Orion 24/12-40 (ORI241240021) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 40, Выходная мощность, W - 480, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 65 x 88 x 185)</t>
   </si>
   <si>
-    <t>ORI241270020</t>
-[...12 lines deleted...]
-  <si>
     <t>Orion-Tr DC-DC преобразователи неизолированные</t>
+  </si>
+  <si>
+    <t>ORI241215200 (R)</t>
+  </si>
+  <si>
+    <t>Orion-Tr 24/12-15 (180W) 
+ ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 5, Выходная мощность, W - 60, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 73 x 94 x 45)</t>
+  </si>
+  <si>
+    <t>ORI241220200 (R)</t>
+  </si>
+  <si>
+    <t>Orion-Tr 24/12-20 (240W) 
+ ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 20, Выходная мощность, W - 240, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 73 x 94 x 45)</t>
   </si>
   <si>
     <t>ORI241205200(R)</t>
   </si>
   <si>
     <t>Orion-Tr 24/12-5 (60W) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 5, Выходная мощность, W - 60, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 53 x 51 x 27)</t>
   </si>
   <si>
     <t>ORI241210200(R)</t>
   </si>
   <si>
     <t>Orion-Tr 24/12-10 (120W) 
  ( Входное напряжение, DC - 24, Выходное напряжение, DC - 12, Выходной ток, А - 10, Выходная мощность, W - 120, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 73 x 94 x 37)</t>
   </si>
   <si>
-    <t>ORI241215200 (R)</t>
-[...12 lines deleted...]
-  <si>
     <t>Lithium SuperPack</t>
   </si>
   <si>
     <t>Аккумуляторные стеллажи</t>
   </si>
   <si>
     <t>Challenger A12 (AGM)</t>
   </si>
   <si>
     <t>Challenger A12FT (AGM)</t>
   </si>
   <si>
     <t>Challenger AS (AGM)</t>
   </si>
   <si>
     <t>Challenger G12 Deep Cycle (GEL)</t>
   </si>
   <si>
     <t>Challenger G12H (GEL)</t>
   </si>
   <si>
     <t>Delta DTM (L) AGM</t>
   </si>
   <si>
     <t>Delta DTM I AGM</t>
   </si>
   <si>
     <t>Delta GEL (GEL AGM)</t>
+  </si>
+  <si>
+    <t>GEL12150</t>
+  </si>
+  <si>
+    <t>GEL 12-150 
+ ( Номинальное напряжение - 12, Номинальная емкость (25°С) 10 часовой разряд (20 А; 1,80 В/эл) - 150, Технология - AGM+GEL, Срок службы аккумулятора - 12, Материал клапана - Каучук, Материал клемм - Медь, Материал корпуса - ABS, Отрицательная пластина  - Свинец, Положительная пластина - Диоксид свинца, Электролит - Серная кислота, Сепаратор - Стекловолокно)</t>
+  </si>
+  <si>
+    <t>GEL12200</t>
+  </si>
+  <si>
+    <t>GEL 12-200 
+ ( Номинальное напряжение - 12, Номинальная емкость (25°С) 10 часовой разряд (20 А; 1,80 В/эл) - 200, Технология - AGM+GEL, Срок службы аккумулятора - 12, Материал клапана - Каучук, Материал клемм - Медь, Материал корпуса - ABS, Отрицательная пластина  - Свинец, Положительная пластина - Диоксид свинца, Электролит - Серная кислота, Сепаратор - Стекловолокно)</t>
   </si>
   <si>
     <t>GEL12100</t>
   </si>
   <si>
     <t>GEL 12-100 
  ( Номинальное напряжение - 12, Номинальная емкость (25°С) 10 часовой разряд (20 А; 1,80 В/эл) - 100, Технология - AGM+GEL, Срок службы аккумулятора - 12, Материал клапана - Каучук, Материал клемм - Медь, Материал корпуса - ABS, Отрицательная пластина  - Свинец, Положительная пластина - Диоксид свинца, Электролит - Серная кислота, Сепаратор - Стекловолокно)</t>
   </si>
   <si>
     <t>GEL12120</t>
   </si>
   <si>
     <t>GEL 12-120 
  ( Номинальное напряжение - 12, Номинальная емкость (25°С) 10 часовой разряд (20 А; 1,80 В/эл) - 120, Технология - AGM+GEL, Срок службы аккумулятора - 12, Материал клапана - Каучук, Материал клемм - Медь, Материал корпуса - ABS, Отрицательная пластина  - Свинец, Положительная пластина - Диоксид свинца, Электролит - Серная кислота, Сепаратор - Стекловолокно)</t>
   </si>
   <si>
-    <t>GEL12150</t>
-[...12 lines deleted...]
-  <si>
     <t>AGM Super Cycle battery</t>
   </si>
   <si>
     <t>Gel and AGM batteries</t>
   </si>
   <si>
     <t>OPzV batteries</t>
   </si>
   <si>
     <t>Telecom batteries</t>
   </si>
   <si>
     <t>ВОСТОК СК (AGM)</t>
   </si>
   <si>
     <t>ВОСТОК СХ (GEL)</t>
   </si>
   <si>
     <t>Lithium battery 12,8V Smart</t>
+  </si>
+  <si>
+    <t>ASS030550200</t>
+  </si>
+  <si>
+    <t>Non inverting remote on-off cable 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
+  </si>
+  <si>
+    <t>ASS030510120</t>
+  </si>
+  <si>
+    <t>VE.Bus BMS to BMS 12-200 alternator control cable 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030560100</t>
   </si>
   <si>
     <t>Male to Female 3 pole 1 m (bag of 2) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030560200</t>
   </si>
   <si>
     <t>Male to Female 3 pole 2 m (bag of 2) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030560300</t>
   </si>
   <si>
     <t>Male to Female 3 pole 3 m (bag of 2) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030560500</t>
   </si>
@@ -3285,160 +3306,174 @@
     <t>Battery Management System miniBMS 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 30 x 105 x 72)</t>
   </si>
   <si>
     <t>BMS300200200</t>
   </si>
   <si>
     <t>Battery Management System VE.Bus BMS V2 
  ( Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 106 x 95 x 24)</t>
   </si>
   <si>
     <t>LYN010100100</t>
   </si>
   <si>
     <t>Ion Control 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 113 x 111 x 37)</t>
   </si>
   <si>
     <t>BMS300200000</t>
   </si>
   <si>
     <t>Battery Management System VE.Bus BMS 
  ( Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет, Размеры, мм - 30 x 105 x 72)</t>
   </si>
   <si>
-    <t>ASS030550200</t>
-[...12 lines deleted...]
-  <si>
     <t>Lithium battery 24V</t>
   </si>
   <si>
     <t>Peak Power Pack</t>
   </si>
   <si>
     <t>Авто-переключатели</t>
+  </si>
+  <si>
+    <t>COS230502100</t>
+  </si>
+  <si>
+    <t>VE Transfer Switch 5kVA/230V 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 175 x 215 x 120)</t>
+  </si>
+  <si>
+    <t>COS230103100</t>
+  </si>
+  <si>
+    <t>VE Transfer Switch 10kVA/230V 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 175 x 215 x 120)</t>
   </si>
   <si>
     <t>SDFI0000000</t>
   </si>
   <si>
     <t>Filax-2 230V/50Hz-240V/60Hz 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 120 x 255 x 75)</t>
   </si>
   <si>
     <t>SDFI0000110</t>
   </si>
   <si>
     <t>Filax-2 110V/50Hz-120V/60Hz 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 120 x 255 x 75)</t>
   </si>
   <si>
-    <t>COS230502100</t>
-[...12 lines deleted...]
-  <si>
     <t>Bluetooth</t>
   </si>
   <si>
     <t>ASS030536011</t>
   </si>
   <si>
     <t>VE.Direct Bluetooth Smart dongle 
  ( Bluetooth - Есть, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t xml:space="preserve">NMEA2000 </t>
   </si>
   <si>
+    <t>ASS030520200</t>
+  </si>
+  <si>
+    <t>VE.Can to NMEA2000 Micro-C male 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
+  </si>
+  <si>
     <t>ASS030520110</t>
   </si>
   <si>
     <t>VE.Bus to NMEA2000 interface 
  ( Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030520310</t>
   </si>
   <si>
     <t>VE.Direct to NMEA2000 interface 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
-    <t>ASS030520200</t>
-[...2 lines deleted...]
-    <t>VE.Can to NMEA2000 Micro-C male 
+    <t>USB</t>
+  </si>
+  <si>
+    <t>ASS030532010</t>
+  </si>
+  <si>
+    <t>CANUSB interface 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
-  </si>
-[...1 lines deleted...]
-    <t>USB</t>
   </si>
   <si>
     <t>ASS030530010</t>
   </si>
   <si>
     <t>VE.Direct to USB interface 
  ( Bluetooth - Нет)</t>
   </si>
   <si>
     <t>ASS030140000</t>
   </si>
   <si>
     <t>Interface MK3-USB (VE.Bus to USB) 
  ( Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет)</t>
   </si>
   <si>
-    <t>ASS030532010</t>
-[...5 lines deleted...]
-  <si>
     <t>VE.Direct</t>
+  </si>
+  <si>
+    <t>ASS030532215</t>
+  </si>
+  <si>
+    <t>VE.Direct to BMV60xS Cable 1,5m 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
+  </si>
+  <si>
+    <t>ASS030530218</t>
+  </si>
+  <si>
+    <t>VE.Direct Cable 1,8m 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
+  </si>
+  <si>
+    <t>ASS030532230</t>
+  </si>
+  <si>
+    <t>VE.Direct to BMV60xS Cable 3m 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
+  </si>
+  <si>
+    <t>ASS030530230</t>
+  </si>
+  <si>
+    <t>VE.Direct Cable 3m 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t>ASS030530250</t>
   </si>
   <si>
     <t>VE.Direct Cable 5m 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t>ASS030530310</t>
   </si>
   <si>
     <t>VE.Direct Cable 10m 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t>ASS030531203</t>
   </si>
   <si>
     <t>VE.Direct Cable 0,3m (one side Right Angle conn) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t>ASS030531209</t>
   </si>
@@ -3467,94 +3502,108 @@
     <t>VE.Direct Cable 5m (one side Right Angle conn) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t>ASS030530203</t>
   </si>
   <si>
     <t>VE.Direct Cable 0,3m 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t>ASS030531320</t>
   </si>
   <si>
     <t>VE.Direct Cable 10m (one side Right Angle conn) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t>ASS030530209</t>
   </si>
   <si>
     <t>VE.Direct Cable 0,9m 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
-    <t>ASS030532215</t>
-[...26 lines deleted...]
-  <si>
     <t>КАБЕЛЬ ДЛЯ СОЛНЕЧНЫХ ПАНЕЛЕЙ</t>
   </si>
   <si>
     <t>Кабель управления</t>
   </si>
   <si>
     <t>VVC000200000</t>
   </si>
   <si>
     <t>VE.Net to VE.Bus Converter 
  ( Bluetooth - Нет, Размеры, мм - 30 x 105 x 72)</t>
   </si>
   <si>
     <t>Предохранители</t>
   </si>
   <si>
+    <t>CIP136200010</t>
+  </si>
+  <si>
+    <t>MEGA-fuse 200A/32V 
+ ( Выходное напряжение, DC - 32, Выходной ток, А - 200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 9 x 19 x 67)</t>
+  </si>
+  <si>
+    <t>CIP100200100</t>
+  </si>
+  <si>
+    <t>Modular fuse holder for Mega-fuse 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 45 x 33 x 73)</t>
+  </si>
+  <si>
+    <t>CIP132200000</t>
+  </si>
+  <si>
+    <t>MIDI-fuse 200A/32V 
+ ( Выходное напряжение, DC - 32, Выходной ток, А - 200, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 8 x 12 x 42)</t>
+  </si>
+  <si>
+    <t>CIP136225010</t>
+  </si>
+  <si>
+    <t>MEGA-fuse 225A/32V 
+ ( Выходное напряжение, DC - 32, Выходной ток, А - 225, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 9 x 19 x 67)</t>
+  </si>
+  <si>
+    <t>CIP050060000</t>
+  </si>
+  <si>
+    <t>Fuse holder 6-way for MEGA-fuse 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 50.9 x 181.5 x 88)</t>
+  </si>
+  <si>
+    <t>CIP133060000</t>
+  </si>
+  <si>
+    <t>MIDI-fuse 60A/58V for 48V products (1 pc) 
+ ( Выходное напряжение, DC - 48, Выходной ток, А - 60, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 8 x 12 x 42)</t>
+  </si>
+  <si>
     <t>CIP136250010</t>
   </si>
   <si>
     <t>MEGA-fuse 250A/32V 
  ( Выходное напряжение, DC - 32, Выходной ток, А - 250, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 9 x 19 x 67)</t>
   </si>
   <si>
     <t>CIP133100000</t>
   </si>
   <si>
     <t>MIDI-fuse 100A/58V for 48V products (1 pc) 
  ( Выходное напряжение, DC - 48, Выходной ток, А - 100, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 8 x 12 x 42)</t>
   </si>
   <si>
     <t>CIP136300010</t>
   </si>
   <si>
     <t>MEGA-fuse 300A/32V 
  ( Выходное напряжение, DC - 32, Выходной ток, А - 300, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 9 x 19 x 67)</t>
   </si>
   <si>
     <t>CIP000050001</t>
   </si>
   <si>
     <t>Fuse holder for MIDI-fuse 
@@ -3644,178 +3693,164 @@
     <t>MIDI-fuse 100A/32V 
  ( Выходное напряжение, DC - 32, Выходной ток, А - 100, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 8 x 12 x 42)</t>
   </si>
   <si>
     <t>CIP136175010</t>
   </si>
   <si>
     <t>MEGA-fuse 175A/32V 
  ( Выходное напряжение, DC - 32, Выходной ток, А - 175, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 9 x 19 x 67)</t>
   </si>
   <si>
     <t>CIP000100001</t>
   </si>
   <si>
     <t>Fuse holder for MEGA-fuse 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 39 x 39 x 97)</t>
   </si>
   <si>
     <t>CIP132150000</t>
   </si>
   <si>
     <t>MIDI-fuse 150A/32V 
  ( Выходное напряжение, DC - 32, Выходной ток, А - 150, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 8 x 12 x 42)</t>
   </si>
   <si>
-    <t>CIP136200010</t>
-[...40 lines deleted...]
-  <si>
     <t>Промышленные интерфейсы</t>
+  </si>
+  <si>
+    <t>ASS030520500</t>
+  </si>
+  <si>
+    <t>VE.Direct to RS232 interface 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
+  </si>
+  <si>
+    <t>ASS030520410</t>
+  </si>
+  <si>
+    <t>VE.Direct to VE.Can interface 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t>ASS030534000</t>
   </si>
   <si>
     <t>VE.Direct to Global Remote interface 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Есть)</t>
   </si>
   <si>
     <t>ASS030700000</t>
   </si>
   <si>
     <t>VE.Can RJ45 terminator (bag of 2) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030520115</t>
   </si>
   <si>
     <t>VE.Bus to VE.Can interface 
  ( Bluetooth - Нет, VE.Bus - Есть, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030120210</t>
   </si>
   <si>
     <t>Interface MK2.2b (VE.Bus to RS232) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>ASS030200000</t>
   </si>
   <si>
     <t>RS232 to USB converter 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
-    <t>ASS030520500</t>
-[...12 lines deleted...]
-  <si>
     <t>Разное</t>
   </si>
   <si>
     <t>ASS030510000</t>
   </si>
   <si>
     <t>Interface 1140 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>CSE000100000</t>
   </si>
   <si>
     <t>AC Current sensor 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>TIM000100100</t>
   </si>
   <si>
     <t>Wireless AC sensor, single phase 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>TIM000100000</t>
   </si>
   <si>
     <t>Wireless sensor gateway 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>СЕТЕВЫЕ КАБЕЛИ</t>
   </si>
   <si>
+    <t>SHP307700240</t>
+  </si>
+  <si>
+    <t>Splitter Cord 16A/250V CEE/2xCEE 
+ ( Входное напряжение, AC - 220V AC, Выходной ток, А - 16, Выходная мощность, W - 3520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
+  </si>
+  <si>
+    <t>SHP304001500</t>
+  </si>
+  <si>
+    <t>Shore Power Cord 15m 25A 
+ ( Входное напряжение, AC - 220V AC, Выходной ток, А - 25, Выходная мощность, W - 5500, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
+  </si>
+  <si>
+    <t>SHP307700280</t>
+  </si>
+  <si>
+    <t>Adapter Cord 16A to 32A/250V CEE/CEE 
+ ( Входное напряжение, AC - 220V AC, Выходной ток, А - 16, Выходная мощность, W - 3520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
+  </si>
+  <si>
+    <t>SHP304002500</t>
+  </si>
+  <si>
+    <t>Shore Power Cord 25m 25A 
+ ( Входное напряжение, AC - 220V AC, Выходной ток, А - 25, Выходная мощность, W - 5500, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
+  </si>
+  <si>
     <t>SHP307700300</t>
   </si>
   <si>
     <t>Adapter Cord 32A 3 phase to single phase 
  ( Входное напряжение, AC - 220V AC, Выходной ток, А - 32, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>SHP306002500</t>
   </si>
   <si>
     <t>Shore Power Cord 25m 32A 
  ( Входное напряжение, AC - 220V AC, Выходной ток, А - 32, Выходная мощность, W - 7040, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>SHP301603000 (R)</t>
   </si>
   <si>
     <t>Power Inlet 16A polyamid wth cover 
  ( Входное напряжение, AC - 220V AC, Выходной ток, А - 16, Выходная мощность, W - 3520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>SHP301602000</t>
   </si>
   <si>
     <t>Power Inlet 16A stainless steel with cover 
@@ -3849,78 +3884,50 @@
     <t>Adapter Cord 16A/250V Schuko/CEE 
  ( Входное напряжение, AC - 220V AC, Выходной ток, А - 16, Выходная мощность, W - 3520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>SHP302501500</t>
   </si>
   <si>
     <t>Shore Power Cord 15m 16A 
  ( Входное напряжение, AC - 220V AC, Выходной ток, А - 16, Выходная мощность, W - 3500, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>SHP307700260</t>
   </si>
   <si>
     <t>Adapter Cord 16A/250V CEE/Schuko 
  ( Входное напряжение, AC - 220V AC, Выходной ток, А - 16, Выходная мощность, W - 3520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>SHP302502500</t>
   </si>
   <si>
     <t>Shore Power Cord 25m 16A 
  ( Входное напряжение, AC - 220V AC, Выходной ток, А - 16, Выходная мощность, W - 3520, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
-    <t>SHP307700240</t>
-[...26 lines deleted...]
-  <si>
     <t>Соединители M8</t>
   </si>
   <si>
     <t>Распределение LYNX И DC</t>
   </si>
   <si>
     <t>VBS127010010</t>
   </si>
   <si>
     <t>Battery Switch ON/OFF 275A 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 69 x 69 x 73 mm)</t>
   </si>
   <si>
     <t>VBB115040020</t>
   </si>
   <si>
     <t>Busbar 150A 4P +cover 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 130 x 395 x 315)</t>
   </si>
   <si>
     <t>VBB115060020</t>
   </si>
   <si>
     <t>Busbar 150A 6P +cover 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
@@ -3953,129 +3960,129 @@
     <t>Busbar 600A 8P +cover 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет)</t>
   </si>
   <si>
     <t>LYN060102000</t>
   </si>
   <si>
     <t>Lynx Distributor 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 290 x 170 x 80)</t>
   </si>
   <si>
     <t>LYN020102000</t>
   </si>
   <si>
     <t>Lynx Power In 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 290 x 170 x 80)</t>
   </si>
   <si>
     <t>DCL000200000</t>
   </si>
   <si>
     <t>ESP DC Link Box (in plastic enclosure) 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 130 x 395 x 315)</t>
   </si>
   <si>
+    <t>LYN040102100</t>
+  </si>
+  <si>
+    <t>Lynx Shunt VE.Can 
+ ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 190 x 180 x 80)</t>
+  </si>
+  <si>
     <t>LYN040102000</t>
   </si>
   <si>
     <t>Lynx Shunt VE.Net 
  ( Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 190 x 180 x 80)</t>
   </si>
   <si>
-    <t>LYN040102100</t>
-[...5 lines deleted...]
-  <si>
     <t>Солнечные панели DELTA серии BST</t>
   </si>
   <si>
     <t>Солнечные панели Delta серии SM</t>
   </si>
   <si>
     <t>Солнечные панели Victron Energy BlueSolar</t>
   </si>
   <si>
     <t>Трансформаторы</t>
   </si>
   <si>
     <t>Galvanic Isolator VDI-16 and VDI-32</t>
+  </si>
+  <si>
+    <t>GDI000064000</t>
+  </si>
+  <si>
+    <t>Galvanic Isolator VDI-64 
+ ( Выходной ток, А - 64, Bluetooth - Нет, VE.Bus - Нет, Размеры, мм - 63 x 164 x 335)</t>
   </si>
   <si>
     <t>GDI000016000</t>
   </si>
   <si>
     <t>Galvanic Isolator VDI-16 
  ( Выходной ток, А - 16, Выходная мощность, W - 3500, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 60 x 120 x 200)</t>
   </si>
   <si>
     <t>GDI000032000</t>
   </si>
   <si>
     <t>Galvanic Isolator VDI-32 
  ( Выходной ток, А - 32, Выходная мощность, W - 7000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 63 x 164 x 235)</t>
   </si>
   <si>
-    <t>GDI000064000</t>
-[...5 lines deleted...]
-  <si>
     <t>Isolation Transformers 2000VA / 3600VA / 7000VA</t>
+  </si>
+  <si>
+    <t>ITR000702001</t>
+  </si>
+  <si>
+    <t>Isolation Trans. 7000W 230V 
+ ( Входное напряжение, AC - 230, Выходное напряжение, DC - 230, Выходная мощность, W - 7000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
+  </si>
+  <si>
+    <t>ITR050362041</t>
+  </si>
+  <si>
+    <t>Isolation Trans. 3600W Auto 115/230V 
+ ( Входное напряжение, AC - Auto 115/230V, Выходное напряжение, DC - Auto 115/230V, Выходная мощность, W - 3600, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>ITR040202041</t>
   </si>
   <si>
     <t>Isolation Trans. 2000W 115/230V 
  ( Входное напряжение, AC - 115, Выходное напряжение, DC - 230, Выходная мощность, W - 2000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 375 x 214 x 110)</t>
   </si>
   <si>
     <t>ITR040362041</t>
   </si>
   <si>
     <t>Isolation Trans. 3600W 115/230V 
  ( Входное напряжение, AC - 115, Выходное напряжение, DC - 230, Выходная мощность, W - 3600, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
-  </si>
-[...12 lines deleted...]
- ( Входное напряжение, AC - Auto 115/230V, Выходное напряжение, DC - Auto 115/230V, Выходная мощность, W - 3600, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 362 x 258 x 218)</t>
   </si>
   <si>
     <t>Автотрансформаторы</t>
   </si>
   <si>
     <t>ITR000100001</t>
   </si>
   <si>
     <t>Autotransformer 120/240VAC-32A 
  ( Входное напряжение, AC - 120V AC, Выходное напряжение, DC - 240V AC, Выходной ток, А - 32, Выходная мощность, W - 7680, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 375 x 214 x 110)</t>
   </si>
   <si>
     <t>ITR000100101</t>
   </si>
   <si>
     <t>Autotransformer 120/240VAC-100A 
  ( Входное напряжение, AC - 120V AC, Выходное напряжение, DC - 240V AC, Выходной ток, А - 100, Выходная мощность, W - 24000, Bluetooth - Нет, VE.Bus - Нет, VE.Direct - Нет, Размеры, мм - 425 x 214 x 110)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="12">
@@ -4278,51 +4285,51 @@
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="10" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="11" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VictronByVega-200x481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231010-Blue-Smart-Charger-12V-15A_top-70x702.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231010-Blue-Smart-Charger-12V-15A_top-70x703.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Case-for-BPC-chargers-and-accessories-70x704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231016-Blue-Smart-Charger-24V-8A_top-70x705.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-m6_eyelet_connector_with_30a_ato_fuse_571-70x706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231017-Blue-Smart-Charger-24V-8A_top-70x707.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-m6_eyelet_connector_with_30a_ato_fuse_571-70x708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231016-Blue-Smart-Charger-12V-10A_top-70x709.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-clamp_connector_with_30a_ato_fuse_190-70x7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231014-BPC120530064R_Blue-Power-IP65-Charger-12V-5A-DC-connector_side-70x7011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231015-BPC120530064R_Blue-Power-IP65-Charger-12V-5A-DC-connector_side-70x7012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231016-Blue-Smart-Charger-12V-10A_top-70x7013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231010-Blue-Smart-Charger-12V-15A_top-70x7014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231009-Blue-Smart-Charger-12V-10A_top-70x7015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/waaaa-900x900-70x7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536246356_upload_documents_775_500-Rubber_bumper_for_Blue_Smart-70x7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/waaaa-900x900-70x7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/indicator1-70x7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396_540_20180706110241-70x7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-2_meter_extension_cable_349-70x7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-12_volt_plug_cigarette_plug_with_16a_fuse_714-70x7022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smart_ip43_charger_24v_25a_3_outputs_top_513-70x7023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-30A-1-1-outputs-top-70x7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-1-1-outputs-top-70x7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-3-outputs-top-70x7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-ACcord220-70x7027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smart_ip43_charger_12v_30a_1_1_outputs_top_348-70x7028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-30A-3-outputs-top-70x7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-1-1-outputs-top-70x7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-30A-1-1-outputs-top-70x7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-3-outputs-top-70x7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-30A-3-outputs-top-70x7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smart_ip43_charger_24v_16a_1_1_outputs_top_1_647-70x7034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-1-1-outputs-top-70x7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smart_ip43_charger_24v_25a_1_1_outputs_top_222-70x7036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-3-outputs-top-70x7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221731-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-1-70x7038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221731-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-2-70x7039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-ip22-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-70x7040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221732-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-70x7041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221732-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-1-70x7042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-ip22-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-70x7043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221732-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-70x7044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221728-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-70x7045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221730-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-1-70x7046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221730-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-70x7047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221731-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-70x7048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221722-CCH012020000-300dpi-1-70x7058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221722-CCH012020000-300dpi-2-70x7059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221719-CCH012020000-300dpi-70x7060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221720-CCH024060000-300dpi-70x7061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221721-CCH024030000-300dpi-1-70x7062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221721-CCH024030000-300dpi-70x7063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221721-CCH024060000-300dpi-70x7064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221719-CCH012020000-300dpi-1-70x7065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221720-CCH012020000-300dpi-70x7066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221720-CCH012020000-300dpi-1-70x7067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221722-CCH012020000-300dpi-70x7068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_charger_control_607-70x7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-interface_mk2_usb_for_phoenix_charger_only_963-70x7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_charger_control_607-70x7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221658-PCH012030001-Right-300dpi-70x7072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221658-PCH024025001-Righ-300dpit-70x7073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221659-PCH024025001-Righ-300dpit-70x7074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221659-PCH024025001-Righ-300dpit-1-70x7075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-skylla_i_remote_on_off_cable_314-70x7076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221703-Skylla-i_24-100_SKI024100000_front-70x7077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221704-SKI024080002_Skylla-i_24_803_front_ON-70x7078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221701-Skylla-i_24-100_SKI024100000_front-70x7079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221702-SKI024100002_Skylla-i_24_1003_front_ON-70x7080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-com-upload-cache-1604393354_upload_documents_1600_640_q90-Skylla-20IP65-2012V-2070A-20-281-2B1-29-20-28top-29-70x7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-com-upload-cache-1604393355_upload_documents_1600_640_q90-Skylla-20IP65-2012V-2070A-20-283-29-20-28top-29-70x7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-com-upload-cache-1604393355_upload_documents_1600_640_q90-Skylla-IP65-24V-35A-281-2B1-29-28top-29-70x7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-com-upload-cache-1604393355_upload_documents_1600_640_q90-Skylla-IP65-24V-35A-283-29-28top-29-70x7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221714-STG024050300-front-300dpi-70x7085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221710-STG024050300-front-300dpi-70x7086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221714-SDTG2401001-Right-300dpi-70x7087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221709-SDTG2401001-Right-300dpi-1-70x7088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221715-SDTG2401001-Right-300dpi-1-70x7089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221715-SDTG2401001-Right-300dpi-2-70x7090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221710-SDTG2401001-Right-300dpi-70x7091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221713-SDTG2401001-Right-300dpi-70x7092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221715-SDTG2401001-Right-300dpi-70x7093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221709-SDTG2401001-Right-300dpi-70x7094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221712-Skylla-24-30-GMDSS_front_300dpi-70x7095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221712-Skylla-24-30-GMDSS_front_300dpi-1-70x7096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/multiplus20800va28top_622-70x7097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120252-1509447636_upload_documents_1600_640-MultiPlus-24V-800VA-top-70x7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cmp242200100_multiplus_compact_24_2000_50_50_120v_ve_bus_228-70x7099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211649-MultiPlus-Compact-12V-1600VA_front-70x70100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211728-Multi-48-500-6-70x70101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120253-1509447566_upload_documents_1600_640-MultiPlus-48V-800VA-top-70x70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120336-1509447826_upload_documents_1600_640-MultiPlus-48V-1200VA-top-70x70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120249-1509447636_upload_documents_1600_640-MultiPlus-24V-800VA-top-70x70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120336-1509447826_upload_documents_1600_640-MultiPlus-48V-1200VA-top-70x70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211727-Multi-12-500-20-70x70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120336-1509447826_upload_documents_1600_640-MultiPlus-48V-1200VA-top-70x70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120249-1509447636_upload_documents_1600_640-MultiPlus-24V-800VA-top-70x70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120336-1509447826_upload_documents_1600_640-MultiPlus-48V-1200VA-top-70x70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211647-MultiPlus-Compact-12V-1600VA_front-70x70110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmp122200000_multiplus202000va20230v28front_189-70x70111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211726-Multi-24-500-10-70x70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MultiPlus_II_48V_3kVA_35_32_230V_GX_frontal_101256901_768x1315-70x70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211650-MultiPlus-Compact-12V-1600VA_front-70x70114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211650-MultiPlus-Compact-12-2000-80-30_front_300dpi-70x70116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211640-MultiPlus-24-3000-70-16_front_300dpi-70x70118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmp122305010_multiplus_ii203kva_120_322029_159-70x70119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211640-MultiPlus-24-3000-70-16_front_300dpi-1-70x70120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211642-MultiPlus-48V-3000VA-35A-70x70122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PMP122305010_Multiplus-II_12V_3kVA_120-32_230V_(front)-70x70123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211643-MultiPlus-48V-3000VA-35A-70x70124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211644-MultiPlus-48V-3000VA-35A-70x70125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211647-MultiPlus-Compact-12V-1600VA_front-1-70x70126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211645-MultiPlus-48-5000-70-70x70127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211648-MultiPlus-Compact-12-2000-80-30_front_300dpi-70x70128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211636-MultiPlus-12-3000-120-50_front_300dpi-70x70130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211637-MultiPlus-12-3000-120-50_front_300dpi-70x70132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmp122305010_multiplus_ii203kva_120_322029_159-70x70134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PMP122305010_Multiplus-II_12V_3kVA_120-32_230V_(front)-70x70136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MultiPlus_II_48V_3kVA_35_32_230V_GX_frontal_101256901_768x1315-70x70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211741-Quattro_24-8000-200_front-70x70141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211743-Quattro-48-5000-70-50_front_300dpi-70x70142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211742-Quattro-48-5000-70-50_front_300dpi-70x70143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211742-Quattro_24-8000-200_front-70x70144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211743-Quattro-48-10000-140-front-70x70145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211747-Quattro_48V-15kVA_front-70x70146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211737-Quattro-12-3000-120-50-30_front_300dpi-70x70147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211739-Quattro-12-5000-220-front-70x70148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211740-Quattro-24-3000-70_front_300dpi-70x70149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211740-quattro_24-5000-120-120_front-300dpi-70x70150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211657-ECOmulti_front-70x70151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211736-EasyPlus-Compact-12-1600-70-16_left_300dpi-70x70152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211729-MultiGrid-48V-3kVA-230V_front-70x70153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211729-MultiGrid-48V-3kVA-230V_front-1-70x70154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/EasySolar_II_48V_3000VA_frontal_1_101240029_e1557414163277-70x70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211732-CEP241621000_EasySolar_MPPT_100-50_front-angle-70x70156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211732-CEP241621000_EasySolar_MPPT_100-50_front-angle-1-70x70157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-291116-PMP243027010-70x70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/easysolar_ii_48_5000_70_50_mppt_250_100_gx_245-70x70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151728-SCC010030200_BlueSolar-MPPT-100-30_top_nw-70x70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151727-BlueSolar-charge-controller-100-50_top-70x70161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_mppt_150_70_can_bus_155-70x70164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_mppt_150_85_can_bus_233-70x70165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151724-MPPT-150-70-MC4_top-70x70168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151723-MPPT-150-70-tr-top-70x70169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151723-MPPT-150-70-MC4_top-70x70170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151726-BlueSolar-charge-controller-150-35_top-70x70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151725-MPPT-150-45-tr-top-70x70172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151735-MPPT-150-45-MC4_top-70x70173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151724-MPPT-150-60-front-angle-70x70174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_mppt_75_10_668-70x70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_mppt_75_15_445-70x70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-161019-SCC010015200_BlueSolar-charger-MPPT-100-15_top-70x70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_duo_12_24v_20a_225-70x70178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_48v_10a_681-70x70179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-remote_panel_for_bluesolar_duo_639-70x70180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_48v_20a_333-70x70181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_48v_30a_385-70x70182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-291725-1422886225_upload_documents_1600_640-BlueSolar-PWM-Pro_front-70x70183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_pro_12_24v_10a_153-70x70184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_pro_12_24v_20a_344-70x70185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_pro_12_24v_30a_281-70x70186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_12_24v_5a_970-70x70187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-291725-2-70x70188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_12_24v_10a_978-70x70189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-291726-Victron-Energy-Temperature-Sensor-BlueSolar-PWM-Pro-500x500-70x70190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_12_24v_20a_478-70x70191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_pro_to_usb_interface_cable_959-70x70192.JPG"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_12_24v_30a_275-70x70193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151659-SmartSolar-MPPT-100-30_top-70x70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151700-SmartSolar-MPPT-100-50_top-70x70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151712-SmartSolar-charge-controller-150-100-MC4_top_display_web-70x70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151706-SmartSolar-charge-controller-150-85-MC4_top_web-1-70x70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151706-SmartSolar-charge-controller-150-85-MC4_top_web-1-70x70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151701-SmartSolar-MPPT-150-35_top-70x70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151705-SmartSolar-charge-controller-150-85-TR_top_web-70x70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151706-SmartSolar-charge-controller-150-85-MC4_top_web-1-70x70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151716-SmartSolar-charge-controller-150-100-TR_top_display_web-70x70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151710-SmartSolar-charge-controller-250-100-MC4_top-70x70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151710-SmartSolar-charge-controller-250-100-MC4_top-70x70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151710-SmartSolar-charge-controller-250-100-MC4_top-70x70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151709-SmartSolar-charge-controller-250-100-TR_top_no-LED-70x70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151708-SmartSolar-charge-controller-250-100-MC4_top-70x70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151709-SmartSolar-charge-controller-250-100-TR_top_no-LED-1-70x70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151710-SmartSolar-charge-controller-250-100-MC4_top-70x70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151642-Smartsolar-charge-controller-MPPT-75-10_top-70x70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151014-Smartsolar-charge-controller-MPPT-75-15_top-70x70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151646-SmartSolar-MPPT-100-15_top-70x70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151650-SmartSolar-charge-controller-MPPT-100-20_top-70x70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-281404-1441182712_upload_documents_1600_640-MPPT-Control-70x70218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-281424-356_222_20170712113708-70x70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521733581_upload_documents_1600_640-Smart_Battery_Sense_(top-CU)-70x70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-inverting_remote_on_off_cable_494-70x70221.JPG"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151733-vedirect-tx-digital-output-cable-70x70222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_non_inverting_remote_on_off_cable_456-70x70223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151256-Phoenix-Inverter-24-5000_front_300dpi-2-70x70224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151255-Phoenix-Inverter-24-5000_front_300dpi-70x70225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151255-Phoenix-Inverter-24-5000_front_300dpi-1-70x70226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151256-Phoenix-Inverter-24-5000_front_300dpi-70x70227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151256-Phoenix-Inverter-24-5000_front_300dpi-1-70x70228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1571381218_upload_documents_1600_640_q90-Phoenix-inverter-Smart-12-3000VA-10-28Front-29-70x70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1605794686_upload_documents_1600_640_q90-Phoenix-inverter-Smart-24V-3000VA-28front-29-70x70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1605794686_upload_documents_1600_640_q90-Phoenix-inverter-Smart-48V-3000VA-28front-29-70x70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1605794686_upload_documents_1600_640_q90-Phoenix-inverter-Smart-48V-3000VA-28front-29-70x70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1605794686_upload_documents_1600_640_q90-Phoenix-inverter-Smart-48V-3000VA-28front-29-70x70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/phoenix_inverter_rs_48_6000_230v_smart_427-70x70240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24-1200-4-70x70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151245-Phoenix-12-250-VE-Direct-Schuko_top-70x70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151220-Phoenix-12-250-VE-Direct-Schuko_top-70x70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151246-Phoenix-12375-VE-Direct-Schuko_top-70x70249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151220-Phoenix-12-250-VE-Direct-Schuko_top-70x70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151247-Phoenix-12500-VE-70x70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151246-Phoenix-12375-VE-Direct-Schuko_top-70x70252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/inverter_24v_800va_ve_direct_top_967-70x70253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151249-Phoenix-12-250-VE-Direct-Schuko_top-70x70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151251-Phoenix-12375-VE-Direct-Schuko_top-70x70255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151252-Phoenix-12500-VE-70x70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151220-Phoenix-12-250-VE-Direct-Schuko_top-70x70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151251-Phoenix-12500-VE-70x70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151213-Phoenix-12375-VE-Direct-Schuko_top-70x70259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12-1200-3-70x70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151219-Phoenix-12500-VE-70x70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24-1200-4-70x70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151229-Phoenix-12500-VE-70x70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151231-Phoenix-inverter-12-350_top-70x70264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151250-Phoenix-inverter-12-350_top-70x70265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151249-Phoenix-inverter-12-350_top-70x70266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151230-Phoenix-inverter-12-350_top-70x70267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151230-Phoenix-inverter-12-350_top-1-70x70268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_12_1200_schuko_outlet_166-70x70269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151247-Phoenix-inverter-12-350_top-70x70270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250_772_20170712114656-70x70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270803-1359966685_upload_documents_1600_640-BCD-802-Diode-Battery-Combiner-2-batteries-80A_front-70x70272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270804-1359966685_upload_documents_1600_640-BCD-802-Diode-Battery-Combiner-2-batteries-80A_front-70x70273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1245414901_upload_documents_1600_640-argo-fet-isolator-3bat-100A_front_300dpi-70x70281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1245414901_upload_documents_1600_640-argo-fet-isolator-3bat-100A_front_300dpi-70x70282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1245414901_upload_documents_1600_640-argo-fet-isolator-3bat-100A_front_300dpi-70x70283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1245414901_upload_documents_1600_640-argo-fet-isolator-3bat-100A_front_300dpi-70x70284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Smart_BatteryProtect_12-24V_65A_(front)-70x70285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Smart_BatteryProtect_12-24V_100A_(front)-70x70286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Smart_BatteryProtect_12-24V_220A_(front-angle)-70x70287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Smart_BatteryProtect_48V_100A_(front-angle)-70x70288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250_772_20170712114656-70x70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270823-1463494948_upload_documents_1600_640-BatteryProtect-65A_front-70x70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270823-1434973901_upload_documents_1600_640-Battery-Protect-BP-100_front_web-70x70291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270824-1434973455_upload_documents_1600_640-Battery-protect-BP-220_front-70x70292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270815-1472133279_upload_documents_1600_640-CYR010230410-Cyrix-Li-ct-1224V-230A-intelligent-Li-ion-batt-comb_front-1-70x70293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270812-1221547456_upload_documents_1600_640-Cyrix-i-Battery-Combiner-24-48V-400A_right_300dpi-1-70x70294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270816-1472133282_upload_documents_1600_640-CYR010230450-Cyrix-Li-load-1224V-230A-intelligent-load-relay-_front-70x70295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270816-1472133282_upload_documents_1600_640-CYR010230450-Cyrix-Li-load-1224V-230A-intelligent-load-relay-_front-2-70x70296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270813-1472133284_upload_documents_1600_640-CYR020230430-Cyrix-Li-charge-2448V-230A-intelligent-charge-relay-_front-70x70297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270814-1472133284_upload_documents_1600_640-CYR020230430-Cyrix-Li-charge-2448V-230A-intelligent-charge-relay-_front-70x70298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270815-1472133279_upload_documents_1600_640-CYR010230410-Cyrix-Li-ct-1224V-230A-intelligent-Li-ion-batt-comb_front-70x70299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270816-1472133282_upload_documents_1600_640-CYR010230450-Cyrix-Li-load-1224V-230A-intelligent-load-relay-_front-1-70x70300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270811-1406125463_upload_documents_1600_640-Cyrix-ct_1224_120A_front-70x70301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270817-1472133282_upload_documents_1600_640-CYR010230450-Cyrix-Li-load-1224V-230A-intelligent-load-relay-_front-1-70x70302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270810-600_640-Battery-combiner-kit_front-70x70303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270813-1472133281_upload_documents_1600_640-CYR010230430-Cyrix-Li-charge-1224V-230A-intelligent-charge-relay-_front-70x70304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270811-1405351238_upload_documents_1600_640-CYR010230010R-Cyrix-ct-1224V-230A-intelligent-battery-combiner_front-70x70305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270814-1472133284_upload_documents_1600_640-CYR020230430-Cyrix-Li-charge-2448V-230A-intelligent-charge-relay-_front-1-70x70306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270812-1221547456_upload_documents_1600_640-Cyrix-i-Battery-Combiner-24-48V-400A_right_300dpi-70x70307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_resistive_tank_sender_adapter_447-70x70308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_power_cable_for_bpp900600100_257-70x70309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_tank_monitor_current_374-70x70310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_tank_monitor_resistive_726-70x70311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011647-ve-net-tank-monitor-voltage-victron-energy-70x70312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369_231_20180205141205-70x70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369_231_20180205141205-70x70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartShunt_2000A_50mV_(left)-70x70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartShunt_1000A_50mV_(left)-70x70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smartshunt_300a_50mv_front_775-70x70317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shu067150050_smartshunt_500a_50mv_ip65_right_520-70x70318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shu067150050_smartshunt_300a_50mv_ip65_front_angle_158-70x70319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shu067210050_smartshunt_1000a_50mv_ip65_left_838-70x70320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shu067220050_smartshunt_2000a_50mv_ip65_left_447-70x70321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270617-1403621526_upload_documents_1600_640-BMV-702-Power_Black-70x70322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartShunt_300A-50mV_(right)-70x70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270615-1422373150_upload_documents_1600_640-BMV-700-70x70324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270622-1422373150_upload_documents_1600_640-BMV-700-70x70325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shunt_500a_50mv_183-70x70326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shunt_1000a_50mv_976-70x70327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shunt_2000a_50mv_300-70x70328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shunt_6000a_50mv_705-70x70329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-temperature_sensor_for_bmv_702_712_738-70x70330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270623-1498571338_upload_documents_1600_640-mounting-box-BMV700-70x70331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_battery_controller_vbc_12_24_48v_246-70x70332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-usb_extension_cable_0_3m_one_side_right_angle_183-70x70333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211652-Digital-Multi-Control-Panel_front_300dpi-1-70x70334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-291725-2-70x70335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211656-Digital-Multi-Control-200-200A-GX-70x70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-remote_panel_for_bluesolar_duo_639-70x70337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_charger_switch_740-70x70338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_charger_control_607-70x70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280742-Skylla-Control_front-70x70340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-phoenix_inverter_control_399-70x70341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-battery_alarm_gx_643-70x70342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221704-Skylla-i_Control_GX_REC000200000_front-70x70343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_global_remote_2_vgr_2_418-70x70344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/REC040010210R-70x70345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_ethernet_remote_371-70x70346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_charger_control_607-70x70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-global_remote_to_bmv_60xs_conn_kit_963-70x70348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221704-Skylla-i_Control_GX_REC000200000_front-70x70349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-wall_mount_enclosure_for_65_x_120_mm_gx_panels_638-70x70350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_panel_555-70x70351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_gmdss_panel_804-70x70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270623-1498571338_upload_documents_1600_640-mounting-box-BMV700-70x70353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VegaGX-7-1-70x70354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GX_Touch_50_Wall_Mount_1nw-70x70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GX_Touch_50_(front_with_screen)nw-70x70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GX-Touch-50-(front-with-cable_screen)-70x70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Cerbo_GX_(top_conn)-70x70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GlobalLink_(top)-70x70359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/CANvu_GX_display_on-70x70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Cerbo_GX_(top_conn)-70x70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270723-1422461313_upload_documents_1600_640-Color-Control_screen_overview-70x70362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Venus_GX_(top)-70x70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Maxi_GX-70x70364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-wall_mount_enclosure_for_color_control_gx_901-70x70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270712-Mounting-box-BMV700-Color-Control-GX-70x70366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/canvu_gx_io_extender_and_wiring_kit_top_all_web-70x70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.Bus_Smart_Dongle_(right)-70x70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-temperature_sensor_for_bmv_702_712_738-70x70369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ccgx_wifi_module_simple_890-70x70370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ccgx_wifi_module_long_range_294-70x70371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_Smart_12_12_30_top-70x70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_Smart_12_24_15_top-70x70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_smart_24_24_17_top-70x70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_smart_24_24_17_top-70x70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131715-70x70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131715-70x70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_Tr_Smart_24_12_30_Non_isolated_(top)-70x70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_Tr_Smart_12_12_30_(top)-70x70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_Tr_Smart_24_12_30_Non_isolated_(top)-70x70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_Smart_12_24_15_top-70x70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ori242417040_orion_xs_1400_dc_dc_battery_charger_top_548-70x70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_smart_24_24_17_top-70x70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/orion_xs_12_12_50a_non_isolated_dc_dc_charger_top_579-70x70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_smart_24_24_17_top-70x70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_11012-30A_(360W)_Isolated_DC-DC_converter_(top)-70x70390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_11012-30A_(360W)_Isolated_DC-DC_converter_(top)-70x70391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271323-1429717377_upload_documents_1600_640-Orion_DC-DC-24-24-360W_front-70x70392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-orion_12_12_30a_360w_919-70x70393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-orion_12_24_15a_360w_554-70x70395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/orion_ip67_24_12_5_60w_401-70x70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/orion_ip67_24_12_5_60w_401-70x70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Orion-IP67-24-12-17A-70x70400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Orion-IP67-24-12-17A-70x70401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Orion-IP67-24-12-17A-70x70402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ori122421226-angle-70x70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ori122421226-angle-70x70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290936-1444991453_upload_documents_1600_640-Orion-12-24-5_top-1-70x70405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290932-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290938-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-2-70x70408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290428-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290933-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290819-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290932-1444991453_upload_documents_1600_640-Orion-12-24-5_top-1-70x70412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290830-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290933-1444991453_upload_documents_1600_640-Orion-12-24-5_top-1-70x70414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290835-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290939-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-1-70x70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290937-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290935-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290927-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290939-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290926-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290936-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-1-70x70425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290938-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-1-70x70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271316-1323089260_upload_documents_1600_640-Orion_24-12_17A_DC-DC_top_ORI241217020-70x70428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-orion_12_24_10_210-70x70429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271314-1395414363_upload_documents_1600_640-Orion-2412-70_DC-connection-nut-knob_top-70x70430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-25a_buck_boost_dc_dc_converter_753-70x70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-50a_buck_boost_dc_dc_converter_468-70x70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271342-1327935356_upload_documents_1600_640-Orion_24-12_40A_left_ORI241240020-70x70433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-50a_buck_boost_dc_dc_converter_468-70x70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271341-1322047494_upload_documents_1600_640-Orion_24-12_25A_right_angle_ORI241225020-70x70435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271342-1327935356_upload_documents_1600_640-Orion_24-12_40A_left_ORI241240020-70x70436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271343-1327936101_upload_documents_1600_640-Orion_24-12_70A_top_ORI241270020-70x70437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271343-1395414363_upload_documents_1600_640-Orion-2412-70_DC-connection-nut-knob_top-70x70438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270847-1440580151_upload_documents_1600_640-Orion-Tr-24-12_5_top-70x70439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1440580083_upload_documents_1600_640-Orion-Tr-24-12_10_top-70x70440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1440580083_upload_documents_1600_640-Orion-Tr-24-12_10_top-70x70441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1440580083_upload_documents_1600_640-Orion-Tr-24-12_10_top-70x70442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n-ru-upload-iblock-a38-gel_12_100_b-70x70443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n-ru-upload-iblock-a08-gel_12_120_b-70x70444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n-ru-upload-iblock-e03-gel_12_150_b-70x70445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n-ru-upload-iblock-f8b-gel_12_200-70x70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_1_m_bag_of_2_193-70x70447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_2_m_bag_of_2_103-70x70448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_3_m_bag_of_2_822-70x70449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_5_m_bag_of_2_276-70x70450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MiniBMS_(top)-70x70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.bus_BMS_V2_(top)-70x70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ion_control_825-70x70453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.Bus_BMS_top-70x70454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-non_inverting_remote_on_off_cable_576-70x70455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011644-alternator-control-cable-70x70456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_1_m_bag_of_2_193-70x70457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_2_m_bag_of_2_103-70x70458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_3_m_bag_of_2_822-70x70459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_5_m_bag_of_2_276-70x70460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MiniBMS_(top)-70x70461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.bus_BMS_V2_(top)-70x70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ion_control_825-70x70463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.Bus_BMS_top-70x70464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-non_inverting_remote_on_off_cable_576-70x70465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011644-alternator-control-cable-70x70466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-filax_2_230v_50hz_240v_60hz_662-70x70467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-filax_2_110v_50hz_120v_60hz_924-70x70468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_transfer_switch_5kva_230v_574-70x70469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_transfer_switch_10kva_230v_913-70x70470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280641-1459844786_upload_documents_1600_640-VE-Direct-Bluetooth-Smart-Dongle-70x70471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_bus_to_nmea2000_interface_305-70x70472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_nmea2000_interface_484-70x70473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_to_nmea2000_micro_c_male_389-70x70474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_usb_interface_385-70x70475.JPG"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-interface_mk3_usb_ve_bus_to_usb_603-70x70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_canusb_interface_390-70x70477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_5m_786-70x70478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_10m_192-70x70479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_0_3m_one_side_right_angle_conn_569-70x70480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_0_9m_one_side_right_angle_conn_590-70x70481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_1_8m_one_side_right_angle_conn_483-70x70482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_3m_one_side_right_angle_conn_259-70x70483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_5m_one_side_right_angle_conn_253-70x70484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_0_3m_728-70x70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_10m_one_side_right_angle_conn_687-70x70486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_0_9m_597-70x70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_bmv60xs_cable_1_5m_284-70x70488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_1_8m_751-70x70489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_bmv60xs_cable_3m_441-70x70490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_3m_463-70x70491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011648-ve-net-to-ve-bus-converter-70x70492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-midi_fuse_100a_58v_for_48v_products_1_pc_455-70x70494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-fuse_holder_for_midi_fuse_673-70x70496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_midi_fuse_60a_58v_607-70x70508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539939600_upload_documents_775_500-Fuse_holder_for_MEGA-fuse_(right)-70x70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_midi_fuse_60a_58v_584-70x70511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-modular_fuse_holder_for_mega_fuse_840-70x70513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_midi_fuse_60a_58v_707-70x70514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587631642_upload_documents_775_500-Fuse_holder_6-way_for_MEGA-fuse_yyth_(1)-70x70516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_midi_fuse_60a_58v_209-70x70517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_global_remote_interface_785-70x70518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_rj45_terminator_bag_of_2_955-70x70519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_bus_to_ve_can_interface_719-70x70520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-interface_mk2_2b_ve_bus_to_rs232_560-70x70521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_rs232_to_usb_converter_794-70x70522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_rs232_interface_433-70x70523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_ve_can_interface_146-70x70524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_power_cable_for_bpp900600100_257-70x70525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-interface_1140_608-70x70526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_ac_current_sensor_754-70x70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-wireless_ac_sensor_single_phase_366-70x70528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1423056926_upload_documents_1600_640-wireless-sensor-gateway_tim000100000_left1-70x70529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_tank_monitor_current_374-70x70530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_tank_monitor_resistive_726-70x70531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011647-ve-net-tank-monitor-voltage-victron-energy-70x70532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_resistive_tank_sender_adapter_447-70x70533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-adapter_cord_32a_3_phase_to_single_phase_167-70x70534.PNG"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_25m_32a_385-70x70535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-150751-power_inlet_16a_polyamid_wth_cover_630-70x70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-power_inlet_16a_stainless_steel_with_cover_216-70x70537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-power_inlet_32a_stainless_steel_with_cover_724-70x70538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-plug_16a_250vac_2p_3w_for_power_inlet_16a_946-70x70539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-plug_32a_250vac_2p_3w_for_power_inlet_32a_367-70x70540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-adapter_cord_16a_250v_schuko_cee_286-70x70541.PNG"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_15m_16a_227-70x70542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011643-Victron_Adapter_Cord_16A_250V_CEE_Schuko-70x70543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_25m_16a_872-70x70544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-splitter_cord_16a_250v_cee_2xcee_275-70x70545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_15m_25a_282-70x70546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-adapter_cord_16a_to_32a_250v_cee_cee_233-70x70547.PNG"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_25m_25a_344-70x70548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615535696_upload_documents_775_500-Battery_switch_ON-OFF_48V_(House_yyt-70x70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599113525_upload_documents_775_500-Busbar_150A_4P___PC_cover_yyt_(1)-70x70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599471846_upload_documents_775_500-Busbar_150A_6P___PC_cover_yyt_(1)-70x70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599472109_upload_documents_775_500-Busbar_250A_4P___ABS_cover_yy-70x70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vbb125050620_busbar_250a_2p_with_6_screws_cover_right_263-70x70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a4-70x70554.JPG"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a6-70x70555.JPG"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-lynx_distributor_849-70x70556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-lynx_power_in_134-70x70557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-esp_dc_link_box_in_plastic_enclosure_556-70x70558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-lynx_shunt_ve_net_419-70x70559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-lynx_shunt_ve_can_874-70x70560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280626-1444823681_upload_documents_1600_640-Galvanic-Isolator-VDI-16_top-70x70561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280626-1444815388_upload_documents_1600_640-Galvanic-Isolator-VDI-32_top-70x70562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gdi000064000_600_626-70x70563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280627-1369215555_upload_documents_1600_640-Isolation_Transformer_2000W_front_ITR040202040-70x70564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280629-1369215627_upload_documents_1600_640-Isolation_Transformer_3600W_front_ITR040362040-70x70565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280629-1499852717_upload_products_480_1000_trim_500_160_179_20170712114517-70x70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280628-1369215627_upload_documents_1600_640-Isolation_Transformer_3600W_front_ITR040362040-70x70567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280525-1508829248_upload_documents_1600_640-Autotransformer-120-240-32amp_front-70x70568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280525-1508830364_upload_documents_1600_640-Autotransformer-120-240VAC-100A-front-70x70569.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VictronByVega-200x481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231016-Blue-Smart-Charger-12V-10A_top-70x702.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231010-Blue-Smart-Charger-12V-15A_top-70x703.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231009-Blue-Smart-Charger-12V-10A_top-70x704.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231010-Blue-Smart-Charger-12V-15A_top-70x705.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231010-Blue-Smart-Charger-12V-15A_top-70x706.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Case-for-BPC-chargers-and-accessories-70x707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231016-Blue-Smart-Charger-24V-8A_top-70x708.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-m6_eyelet_connector_with_30a_ato_fuse_571-70x709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231017-Blue-Smart-Charger-24V-8A_top-70x7010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-m6_eyelet_connector_with_30a_ato_fuse_571-70x7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231016-Blue-Smart-Charger-12V-10A_top-70x7012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-clamp_connector_with_30a_ato_fuse_190-70x7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231014-BPC120530064R_Blue-Power-IP65-Charger-12V-5A-DC-connector_side-70x7014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-231015-BPC120530064R_Blue-Power-IP65-Charger-12V-5A-DC-connector_side-70x7015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396_540_20180706110241-70x7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/waaaa-900x900-70x7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536246356_upload_documents_775_500-Rubber_bumper_for_Blue_Smart-70x7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/waaaa-900x900-70x7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/indicator1-70x7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-2_meter_extension_cable_349-70x7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-12_volt_plug_cigarette_plug_with_16a_fuse_714-70x7022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smart_ip43_charger_24v_16a_1_1_outputs_top_1_647-70x7023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-1-1-outputs-top-70x7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smart_ip43_charger_24v_25a_1_1_outputs_top_222-70x7025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-3-outputs-top-70x7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smart_ip43_charger_24v_25a_3_outputs_top_513-70x7027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-30A-1-1-outputs-top-70x7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-1-1-outputs-top-70x7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-3-outputs-top-70x7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-ACcord220-70x7031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smart_ip43_charger_12v_30a_1_1_outputs_top_348-70x7032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-30A-3-outputs-top-70x7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-1-1-outputs-top-70x7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-30A-1-1-outputs-top-70x7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-50A-3-outputs-top-70x7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-BatteryChargers-Phoenix-Smart-Phoenix-smart-charger-12V-30A-3-outputs-top-70x7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221730-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-70x7038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221731-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-70x7039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221731-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-1-70x7040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221731-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-2-70x7041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-ip22-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-70x7042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221732-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-70x7043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221732-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-1-70x7044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-ip22-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-70x7045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221732-BPC241523002_Blue-Power_Charger_2415-IP223_230V50Hzfront-70x7046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221728-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-70x7047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221730-BPC123023002_Blue-Power_Charger_1230-IP223_230V50Hzfront-1-70x7048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Charger-Blue-Smart-IP67-Charger-Waterproof-70x7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221720-CCH012020000-300dpi-1-70x7058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221722-CCH012020000-300dpi-70x7059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221722-CCH012020000-300dpi-1-70x7060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221722-CCH012020000-300dpi-2-70x7061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221719-CCH012020000-300dpi-70x7062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221720-CCH024060000-300dpi-70x7063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221721-CCH024030000-300dpi-1-70x7064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221721-CCH024030000-300dpi-70x7065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221721-CCH024060000-300dpi-70x7066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221719-CCH012020000-300dpi-1-70x7067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221720-CCH012020000-300dpi-70x7068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221659-PCH024025001-Righ-300dpit-70x7069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221659-PCH024025001-Righ-300dpit-1-70x7070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_charger_control_607-70x7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-interface_mk2_usb_for_phoenix_charger_only_963-70x7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_charger_control_607-70x7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221658-PCH012030001-Right-300dpi-70x7074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221658-PCH024025001-Righ-300dpit-70x7075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221701-Skylla-i_24-100_SKI024100000_front-70x7076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221702-SKI024100002_Skylla-i_24_1003_front_ON-70x7077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-skylla_i_remote_on_off_cable_314-70x7078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221703-Skylla-i_24-100_SKI024100000_front-70x7079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221704-SKI024080002_Skylla-i_24_803_front_ON-70x7080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-com-upload-cache-1604393355_upload_documents_1600_640_q90-Skylla-IP65-24V-35A-281-2B1-29-28top-29-70x7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-com-upload-cache-1604393355_upload_documents_1600_640_q90-Skylla-IP65-24V-35A-283-29-28top-29-70x7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-com-upload-cache-1604393354_upload_documents_1600_640_q90-Skylla-20IP65-2012V-2070A-20-281-2B1-29-20-28top-29-70x7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-com-upload-cache-1604393355_upload_documents_1600_640_q90-Skylla-20IP65-2012V-2070A-20-283-29-20-28top-29-70x7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221715-SDTG2401001-Right-300dpi-70x7085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221709-SDTG2401001-Right-300dpi-70x7086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221714-STG024050300-front-300dpi-70x7087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221710-STG024050300-front-300dpi-70x7088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221714-SDTG2401001-Right-300dpi-70x7089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221709-SDTG2401001-Right-300dpi-1-70x7090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221715-SDTG2401001-Right-300dpi-1-70x7091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221715-SDTG2401001-Right-300dpi-2-70x7092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221710-SDTG2401001-Right-300dpi-70x7093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221713-SDTG2401001-Right-300dpi-70x7094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221712-Skylla-24-30-GMDSS_front_300dpi-70x7095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221712-Skylla-24-30-GMDSS_front_300dpi-1-70x7096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120336-1509447826_upload_documents_1600_640-MultiPlus-48V-1200VA-top-70x7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211647-MultiPlus-Compact-12V-1600VA_front-70x7098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmp122200000_multiplus202000va20230v28front_189-70x7099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211726-Multi-24-500-10-70x70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/multiplus20800va28top_622-70x70101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120252-1509447636_upload_documents_1600_640-MultiPlus-24V-800VA-top-70x70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cmp242200100_multiplus_compact_24_2000_50_50_120v_ve_bus_228-70x70103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211649-MultiPlus-Compact-12V-1600VA_front-70x70104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211728-Multi-48-500-6-70x70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120253-1509447566_upload_documents_1600_640-MultiPlus-48V-800VA-top-70x70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120336-1509447826_upload_documents_1600_640-MultiPlus-48V-1200VA-top-70x70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120249-1509447636_upload_documents_1600_640-MultiPlus-24V-800VA-top-70x70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120336-1509447826_upload_documents_1600_640-MultiPlus-48V-1200VA-top-70x70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211727-Multi-12-500-20-70x70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120336-1509447826_upload_documents_1600_640-MultiPlus-48V-1200VA-top-70x70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-120249-1509447636_upload_documents_1600_640-MultiPlus-24V-800VA-top-70x70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211636-MultiPlus-12-3000-120-50_front_300dpi-70x70114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211637-MultiPlus-12-3000-120-50_front_300dpi-70x70116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MultiPlus_II_48V_3kVA_35_32_230V_GX_frontal_101256901_768x1315-70x70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211650-MultiPlus-Compact-12V-1600VA_front-70x70118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211650-MultiPlus-Compact-12-2000-80-30_front_300dpi-70x70120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211640-MultiPlus-24-3000-70-16_front_300dpi-70x70122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmp122305010_multiplus_ii203kva_120_322029_159-70x70123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211640-MultiPlus-24-3000-70-16_front_300dpi-1-70x70124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211642-MultiPlus-48V-3000VA-35A-70x70126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PMP122305010_Multiplus-II_12V_3kVA_120-32_230V_(front)-70x70127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211643-MultiPlus-48V-3000VA-35A-70x70128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmp482605012_multiplus_ii_48_6k5_100_50_230v_front_877-70x70129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211644-MultiPlus-48V-3000VA-35A-70x70130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211647-MultiPlus-Compact-12V-1600VA_front-1-70x70131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211645-MultiPlus-48-5000-70-70x70132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211648-MultiPlus-Compact-12-2000-80-30_front_300dpi-70x70133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MultiPlus_II_48V_3kVA_35_32_230V_GX_frontal_101256901_768x1315-70x70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmp122305010_multiplus_ii203kva_120_322029_159-70x70137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PMP122305010_Multiplus-II_12V_3kVA_120-32_230V_(front)-70x70139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pmp482605012_multiplus_ii_48_6k5_100_50_230v_front_877-70x70140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389_859_20180430155742-70x70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211740-Quattro-24-3000-70_front_300dpi-70x70143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211740-quattro_24-5000-120-120_front-300dpi-70x70144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211741-Quattro_24-8000-200_front-70x70145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211743-Quattro-48-5000-70-50_front_300dpi-70x70146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211742-Quattro-48-5000-70-50_front_300dpi-70x70147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211742-Quattro_24-8000-200_front-70x70148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211743-Quattro-48-10000-140-front-70x70149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211747-Quattro_48V-15kVA_front-70x70150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211737-Quattro-12-3000-120-50-30_front_300dpi-70x70151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211739-Quattro-12-5000-220-front-70x70152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211657-ECOmulti_front-70x70153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211736-EasyPlus-Compact-12-1600-70-16_left_300dpi-70x70154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211729-MultiGrid-48V-3kVA-230V_front-70x70155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211729-MultiGrid-48V-3kVA-230V_front-1-70x70156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-291116-PMP243027010-70x70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/easysolar_ii_48_5000_70_50_mppt_250_100_gx_245-70x70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/EasySolar_II_48V_3000VA_frontal_1_101240029_e1557414163277-70x70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211732-CEP241621000_EasySolar_MPPT_100-50_front-angle-70x70160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211732-CEP241621000_EasySolar_MPPT_100-50_front-angle-1-70x70161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151728-SCC010030200_BlueSolar-MPPT-100-30_top_nw-70x70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151727-BlueSolar-charge-controller-100-50_top-70x70163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_mppt_150_70_can_bus_155-70x70168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_mppt_150_85_can_bus_233-70x70169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151735-MPPT-150-45-MC4_top-70x70170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151724-MPPT-150-60-front-angle-70x70171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151724-MPPT-150-70-MC4_top-70x70172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151723-MPPT-150-70-tr-top-70x70173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151723-MPPT-150-70-MC4_top-70x70174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151726-BlueSolar-charge-controller-150-35_top-70x70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151725-MPPT-150-45-tr-top-70x70176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-161019-SCC010015200_BlueSolar-charger-MPPT-100-15_top-70x70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_mppt_75_10_668-70x70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_mppt_75_15_445-70x70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-291726-Victron-Energy-Temperature-Sensor-BlueSolar-PWM-Pro-500x500-70x70180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_12_24v_20a_478-70x70181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_pro_to_usb_interface_cable_959-70x70182.JPG"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_12_24v_30a_275-70x70183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_duo_12_24v_20a_225-70x70184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_48v_10a_681-70x70185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-remote_panel_for_bluesolar_duo_639-70x70186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_48v_20a_333-70x70187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_48v_30a_385-70x70188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-291725-1422886225_upload_documents_1600_640-BlueSolar-PWM-Pro_front-70x70189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_pro_12_24v_10a_153-70x70190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_pro_12_24v_20a_344-70x70191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_pro_12_24v_30a_281-70x70192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_12_24v_5a_970-70x70193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-291725-2-70x70194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-bluesolar_pwm_light_12_24v_10a_978-70x70195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151659-SmartSolar-MPPT-100-30_top-70x70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151700-SmartSolar-MPPT-100-50_top-70x70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151706-SmartSolar-charge-controller-150-85-MC4_top_web-1-70x70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151716-SmartSolar-charge-controller-150-100-TR_top_display_web-70x70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151712-SmartSolar-charge-controller-150-100-MC4_top_display_web-70x70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151706-SmartSolar-charge-controller-150-85-MC4_top_web-1-70x70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151706-SmartSolar-charge-controller-150-85-MC4_top_web-1-70x70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartSolar_MPPT_150_100_Tr_VE_Can_top_101242242_768x622-70x70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151701-SmartSolar-MPPT-150-35_top-70x70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151705-SmartSolar-charge-controller-150-85-TR_top_web-70x70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151709-SmartSolar-charge-controller-250-100-TR_top_no-LED-1-70x70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151710-SmartSolar-charge-controller-250-100-MC4_top-70x70210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151710-SmartSolar-charge-controller-250-100-MC4_top-70x70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151710-SmartSolar-charge-controller-250-100-MC4_top-70x70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151710-SmartSolar-charge-controller-250-100-MC4_top-70x70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151709-SmartSolar-charge-controller-250-100-TR_top_no-LED-70x70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151708-SmartSolar-charge-controller-250-100-MC4_top-70x70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151646-SmartSolar-MPPT-100-15_top-70x70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151650-SmartSolar-charge-controller-MPPT-100-20_top-70x70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151642-Smartsolar-charge-controller-MPPT-75-10_top-70x70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151014-Smartsolar-charge-controller-MPPT-75-15_top-70x70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-281404-1441182712_upload_documents_1600_640-MPPT-Control-70x70220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-281424-356_222_20170712113708-70x70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521733581_upload_documents_1600_640-Smart_Battery_Sense_(top-CU)-70x70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_non_inverting_remote_on_off_cable_456-70x70223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-inverting_remote_on_off_cable_494-70x70224.JPG"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151733-vedirect-tx-digital-output-cable-70x70225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151256-Phoenix-Inverter-24-5000_front_300dpi-70x70226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151256-Phoenix-Inverter-24-5000_front_300dpi-1-70x70227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151256-Phoenix-Inverter-24-5000_front_300dpi-2-70x70228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151255-Phoenix-Inverter-24-5000_front_300dpi-70x70229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151255-Phoenix-Inverter-24-5000_front_300dpi-1-70x70230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-Phoenix-Inverter-Compact-12-2000-Front-70x70236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1571381218_upload_documents_1600_640_q90-Phoenix-inverter-Smart-12-3000VA-10-28Front-29-70x70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1605794686_upload_documents_1600_640_q90-Phoenix-inverter-Smart-24V-3000VA-28front-29-70x70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1605794686_upload_documents_1600_640_q90-Phoenix-inverter-Smart-48V-3000VA-28front-29-70x70239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1605794686_upload_documents_1600_640_q90-Phoenix-inverter-Smart-48V-3000VA-28front-29-70x70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/nenergy-ru-upload-cache-1605794686_upload_documents_1600_640_q90-Phoenix-inverter-Smart-48V-3000VA-28front-29-70x70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/phoenix_inverter_rs_48_6000_230v_smart_427-70x70242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Phoenix_Inverter_12V_1600VA_Smart_(front)-70x70247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12-1200-3-70x70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151219-Phoenix-12500-VE-70x70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24-1200-4-70x70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151229-Phoenix-12500-VE-70x70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24-1200-4-70x70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151245-Phoenix-12-250-VE-Direct-Schuko_top-70x70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151220-Phoenix-12-250-VE-Direct-Schuko_top-70x70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151246-Phoenix-12375-VE-Direct-Schuko_top-70x70255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151220-Phoenix-12-250-VE-Direct-Schuko_top-70x70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151247-Phoenix-12500-VE-70x70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151246-Phoenix-12375-VE-Direct-Schuko_top-70x70258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/inverter_24v_800va_ve_direct_top_967-70x70259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151249-Phoenix-12-250-VE-Direct-Schuko_top-70x70260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151251-Phoenix-12375-VE-Direct-Schuko_top-70x70261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151252-Phoenix-12500-VE-70x70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151220-Phoenix-12-250-VE-Direct-Schuko_top-70x70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151251-Phoenix-12500-VE-70x70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151213-Phoenix-12375-VE-Direct-Schuko_top-70x70265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_12_1200_schuko_outlet_166-70x70266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151247-Phoenix-inverter-12-350_top-70x70267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151231-Phoenix-inverter-12-350_top-70x70268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151250-Phoenix-inverter-12-350_top-70x70269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151249-Phoenix-inverter-12-350_top-70x70270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151230-Phoenix-inverter-12-350_top-70x70271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151230-Phoenix-inverter-12-350_top-1-70x70272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250_772_20170712114656-70x70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270803-1359966685_upload_documents_1600_640-BCD-802-Diode-Battery-Combiner-2-batteries-80A_front-70x70274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270804-1359966685_upload_documents_1600_640-BCD-802-Diode-Battery-Combiner-2-batteries-80A_front-70x70275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Argodiode-70x70282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1245414901_upload_documents_1600_640-argo-fet-isolator-3bat-100A_front_300dpi-70x70283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1245414901_upload_documents_1600_640-argo-fet-isolator-3bat-100A_front_300dpi-70x70284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1245414901_upload_documents_1600_640-argo-fet-isolator-3bat-100A_front_300dpi-70x70285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1245414901_upload_documents_1600_640-argo-fet-isolator-3bat-100A_front_300dpi-70x70286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270823-1434973901_upload_documents_1600_640-Battery-Protect-BP-100_front_web-70x70287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270824-1434973455_upload_documents_1600_640-Battery-protect-BP-220_front-70x70288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Smart_BatteryProtect_12-24V_65A_(front)-70x70289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Smart_BatteryProtect_12-24V_100A_(front)-70x70290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Smart_BatteryProtect_12-24V_220A_(front-angle)-70x70291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Smart_BatteryProtect_48V_100A_(front-angle)-70x70292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250_772_20170712114656-70x70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270823-1463494948_upload_documents_1600_640-BatteryProtect-65A_front-70x70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270813-1472133281_upload_documents_1600_640-CYR010230430-Cyrix-Li-charge-1224V-230A-intelligent-charge-relay-_front-70x70295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270811-1405351238_upload_documents_1600_640-CYR010230010R-Cyrix-ct-1224V-230A-intelligent-battery-combiner_front-70x70296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270814-1472133284_upload_documents_1600_640-CYR020230430-Cyrix-Li-charge-2448V-230A-intelligent-charge-relay-_front-1-70x70297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270812-1221547456_upload_documents_1600_640-Cyrix-i-Battery-Combiner-24-48V-400A_right_300dpi-70x70298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270815-1472133279_upload_documents_1600_640-CYR010230410-Cyrix-Li-ct-1224V-230A-intelligent-Li-ion-batt-comb_front-1-70x70299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270812-1221547456_upload_documents_1600_640-Cyrix-i-Battery-Combiner-24-48V-400A_right_300dpi-1-70x70300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270816-1472133282_upload_documents_1600_640-CYR010230450-Cyrix-Li-load-1224V-230A-intelligent-load-relay-_front-70x70301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270816-1472133282_upload_documents_1600_640-CYR010230450-Cyrix-Li-load-1224V-230A-intelligent-load-relay-_front-2-70x70302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270813-1472133284_upload_documents_1600_640-CYR020230430-Cyrix-Li-charge-2448V-230A-intelligent-charge-relay-_front-70x70303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270814-1472133284_upload_documents_1600_640-CYR020230430-Cyrix-Li-charge-2448V-230A-intelligent-charge-relay-_front-70x70304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270815-1472133279_upload_documents_1600_640-CYR010230410-Cyrix-Li-ct-1224V-230A-intelligent-Li-ion-batt-comb_front-70x70305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270816-1472133282_upload_documents_1600_640-CYR010230450-Cyrix-Li-load-1224V-230A-intelligent-load-relay-_front-1-70x70306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270811-1406125463_upload_documents_1600_640-Cyrix-ct_1224_120A_front-70x70307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270817-1472133282_upload_documents_1600_640-CYR010230450-Cyrix-Li-load-1224V-230A-intelligent-load-relay-_front-1-70x70308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270810-600_640-Battery-combiner-kit_front-70x70309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_tank_monitor_resistive_726-70x70310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011647-ve-net-tank-monitor-voltage-victron-energy-70x70311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369_231_20180205141205-70x70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_resistive_tank_sender_adapter_447-70x70313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_power_cable_for_bpp900600100_257-70x70314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_tank_monitor_current_374-70x70315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369_231_20180205141205-70x70316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shu067220050_smartshunt_2000a_50mv_ip65_left_447-70x70317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270617-1403621526_upload_documents_1600_640-BMV-702-Power_Black-70x70318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartShunt_300A-50mV_(right)-70x70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartShunt_2000A_50mV_(left)-70x70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/SmartShunt_1000A_50mV_(left)-70x70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/smartshunt_300a_50mv_front_775-70x70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shu067150050_smartshunt_500a_50mv_ip65_right_520-70x70323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shu067150050_smartshunt_300a_50mv_ip65_front_angle_158-70x70324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/shu067210050_smartshunt_1000a_50mv_ip65_left_838-70x70325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270615-1422373150_upload_documents_1600_640-BMV-700-70x70326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270622-1422373150_upload_documents_1600_640-BMV-700-70x70327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shunt_500a_50mv_183-70x70328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shunt_1000a_50mv_976-70x70329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shunt_2000a_50mv_300-70x70330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shunt_6000a_50mv_705-70x70331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-temperature_sensor_for_bmv_702_712_738-70x70332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270623-1498571338_upload_documents_1600_640-mounting-box-BMV700-70x70333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_battery_controller_vbc_12_24_48v_246-70x70334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-wall_mount_enclosure_for_65_x_120_mm_gx_panels_638-70x70335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_panel_555-70x70336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_gmdss_panel_804-70x70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-usb_extension_cable_0_3m_one_side_right_angle_183-70x70338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211652-Digital-Multi-Control-Panel_front_300dpi-1-70x70339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-291725-2-70x70340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-211656-Digital-Multi-Control-200-200A-GX-70x70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-remote_panel_for_bluesolar_duo_639-70x70342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_charger_switch_740-70x70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_charger_control_607-70x70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280742-Skylla-Control_front-70x70345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-151257-phoenix_inverter_control_399-70x70346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-battery_alarm_gx_643-70x70347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221704-Skylla-i_Control_GX_REC000200000_front-70x70348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_global_remote_2_vgr_2_418-70x70349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/REC040010210R-70x70350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_ethernet_remote_371-70x70351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-phoenix_charger_control_607-70x70352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-global_remote_to_bmv_60xs_conn_kit_963-70x70353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-221704-Skylla-i_Control_GX_REC000200000_front-70x70354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270623-1498571338_upload_documents_1600_640-mounting-box-BMV700-70x70355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VegaGX-7-1-70x70356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GX-Touch-50-(front-with-cable_screen)-70x70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GX_Touch_50_Wall_Mount_1nw-70x70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GX_Touch_50_(front_with_screen)nw-70x70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Cerbo_GX_(top_conn)-70x70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270723-1422461313_upload_documents_1600_640-Color-Control_screen_overview-70x70361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Venus_GX_(top)-70x70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Cerbo_GX_(top_conn)-70x70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GlobalLink_(top)-70x70364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/CANvu_GX_display_on-70x70365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Maxi_GX-70x70366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-wall_mount_enclosure_for_color_control_gx_901-70x70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270712-Mounting-box-BMV700-Color-Control-GX-70x70368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/canvu_gx_io_extender_and_wiring_kit_top_all_web-70x70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.Bus_Smart_Dongle_(right)-70x70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-temperature_sensor_for_bmv_702_712_738-70x70371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ccgx_wifi_module_simple_890-70x70372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ccgx_wifi_module_long_range_294-70x70373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ori242417040_orion_xs_1400_dc_dc_battery_charger_top_548-70x70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_smart_24_24_17_top-70x70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/orion_xs_12_12_50a_non_isolated_dc_dc_charger_top_579-70x70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_smart_24_24_17_top-70x70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_Smart_12_12_30_top-70x70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_Smart_12_24_15_top-70x70379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_smart_24_24_17_top-70x70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_smart_24_24_17_top-70x70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131715-70x70382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131715-70x70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_Tr_Smart_24_12_30_Non_isolated_(top)-70x70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_Tr_Smart_12_12_30_(top)-70x70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_Tr_Smart_24_12_30_Non_isolated_(top)-70x70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-catalog-Orion-Tr-Smart-Orion_Tr_Smart_12_24_15_top-70x70387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_11012-30A_(360W)_Isolated_DC-DC_converter_(top)-70x70394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Orion_11012-30A_(360W)_Isolated_DC-DC_converter_(top)-70x70395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271323-1429717377_upload_documents_1600_640-Orion_DC-DC-24-24-360W_front-70x70396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-orion_12_12_30a_360w_919-70x70397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-orion_12_24_15a_360w_554-70x70399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/orion_ip67_24_12_5_60w_401-70x70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/orion_ip67_24_12_5_60w_401-70x70401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Orion-IP67-24-12-17A-70x70402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Orion-IP67-24-12-17A-70x70403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-Orion-IP67-24-12-17A-70x70404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ori122421226-angle-70x70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ori122421226-angle-70x70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290936-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-1-70x70408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290938-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-1-70x70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290936-1444991453_upload_documents_1600_640-Orion-12-24-5_top-1-70x70411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290932-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290938-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-2-70x70414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290428-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290933-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290819-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290932-1444991453_upload_documents_1600_640-Orion-12-24-5_top-1-70x70418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290830-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290933-1444991453_upload_documents_1600_640-Orion-12-24-5_top-1-70x70420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290835-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290939-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-1-70x70422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290937-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290935-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290927-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290939-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290931-1444991453_upload_documents_1600_640-Orion-12-24-5_top-70x70428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-290926-1478079434_upload_documents_1600_640-Orion-Tr-24-12-20_top-70x70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271343-1327936101_upload_documents_1600_640-Orion_24-12_70A_top_ORI241270020-70x70430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271343-1395414363_upload_documents_1600_640-Orion-2412-70_DC-connection-nut-knob_top-70x70431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271316-1323089260_upload_documents_1600_640-Orion_24-12_17A_DC-DC_top_ORI241217020-70x70432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-orion_12_24_10_210-70x70433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271314-1395414363_upload_documents_1600_640-Orion-2412-70_DC-connection-nut-knob_top-70x70434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-25a_buck_boost_dc_dc_converter_753-70x70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-50a_buck_boost_dc_dc_converter_468-70x70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271342-1327935356_upload_documents_1600_640-Orion_24-12_40A_left_ORI241240020-70x70437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-50a_buck_boost_dc_dc_converter_468-70x70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271341-1322047494_upload_documents_1600_640-Orion_24-12_25A_right_angle_ORI241225020-70x70439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-271342-1327935356_upload_documents_1600_640-Orion_24-12_40A_left_ORI241240020-70x70440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1440580083_upload_documents_1600_640-Orion-Tr-24-12_10_top-70x70441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1440580083_upload_documents_1600_640-Orion-Tr-24-12_10_top-70x70442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-270847-1440580151_upload_documents_1600_640-Orion-Tr-24-12_5_top-70x70443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1440580083_upload_documents_1600_640-Orion-Tr-24-12_10_top-70x70444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n-ru-upload-iblock-e03-gel_12_150_b-70x70445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n-ru-upload-iblock-f8b-gel_12_200-70x70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n-ru-upload-iblock-a38-gel_12_100_b-70x70447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/n-ru-upload-iblock-a08-gel_12_120_b-70x70448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-non_inverting_remote_on_off_cable_576-70x70449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011644-alternator-control-cable-70x70450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_1_m_bag_of_2_193-70x70451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_2_m_bag_of_2_103-70x70452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_3_m_bag_of_2_822-70x70453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_5_m_bag_of_2_276-70x70454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MiniBMS_(top)-70x70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.bus_BMS_V2_(top)-70x70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ion_control_825-70x70457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.Bus_BMS_top-70x70458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-non_inverting_remote_on_off_cable_576-70x70459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011644-alternator-control-cable-70x70460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_1_m_bag_of_2_193-70x70461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_2_m_bag_of_2_103-70x70462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_3_m_bag_of_2_822-70x70463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-male_to_female_3_pole_5_m_bag_of_2_276-70x70464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MiniBMS_(top)-70x70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.bus_BMS_V2_(top)-70x70466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ion_control_825-70x70467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/VE.Bus_BMS_top-70x70468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_transfer_switch_5kva_230v_574-70x70469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_transfer_switch_10kva_230v_913-70x70470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-filax_2_230v_50hz_240v_60hz_662-70x70471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-filax_2_110v_50hz_120v_60hz_924-70x70472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280641-1459844786_upload_documents_1600_640-VE-Direct-Bluetooth-Smart-Dongle-70x70473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_to_nmea2000_micro_c_male_389-70x70474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_bus_to_nmea2000_interface_305-70x70475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_nmea2000_interface_484-70x70476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_canusb_interface_390-70x70477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_usb_interface_385-70x70478.JPG"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-interface_mk3_usb_ve_bus_to_usb_603-70x70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_bmv60xs_cable_1_5m_284-70x70480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_1_8m_751-70x70481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_bmv60xs_cable_3m_441-70x70482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_3m_463-70x70483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_5m_786-70x70484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_10m_192-70x70485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_0_3m_one_side_right_angle_conn_569-70x70486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_0_9m_one_side_right_angle_conn_590-70x70487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_1_8m_one_side_right_angle_conn_483-70x70488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_3m_one_side_right_angle_conn_259-70x70489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_5m_one_side_right_angle_conn_253-70x70490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_0_3m_728-70x70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_10m_one_side_right_angle_conn_687-70x70492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_cable_0_9m_597-70x70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011648-ve-net-to-ve-bus-converter-70x70494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-modular_fuse_holder_for_mega_fuse_840-70x70496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_midi_fuse_60a_58v_707-70x70497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587631642_upload_documents_775_500-Fuse_holder_6-way_for_MEGA-fuse_yyth_(1)-70x70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_midi_fuse_60a_58v_209-70x70500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-midi_fuse_100a_58v_for_48v_products_1_pc_455-70x70502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-fuse_holder_for_midi_fuse_673-70x70504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70512.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_midi_fuse_60a_58v_607-70x70516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MEGA-70x70517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539939600_upload_documents_775_500-Fuse_holder_for_MEGA-fuse_(right)-70x70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_midi_fuse_60a_58v_584-70x70519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_rs232_interface_433-70x70520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_ve_can_interface_146-70x70521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_direct_to_global_remote_interface_785-70x70522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_rj45_terminator_bag_of_2_955-70x70523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_bus_to_ve_can_interface_719-70x70524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-interface_mk2_2b_ve_bus_to_rs232_560-70x70525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_rs232_to_usb_converter_794-70x70526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011647-ve-net-tank-monitor-voltage-victron-energy-70x70527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_resistive_tank_sender_adapter_447-70x70528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_can_power_cable_for_bpp900600100_257-70x70529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-interface_1140_608-70x70530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-victron_ac_current_sensor_754-70x70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-wireless_ac_sensor_single_phase_366-70x70532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-vint_imag-Victron-1423056926_upload_documents_1600_640-wireless-sensor-gateway_tim000100000_left1-70x70533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_tank_monitor_current_374-70x70534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-ve_net_tank_monitor_resistive_726-70x70535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-splitter_cord_16a_250v_cee_2xcee_275-70x70536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_15m_25a_282-70x70537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-adapter_cord_16a_to_32a_250v_cee_cee_233-70x70538.PNG"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_25m_25a_344-70x70539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-adapter_cord_32a_3_phase_to_single_phase_167-70x70540.PNG"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_25m_32a_385-70x70541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-150751-power_inlet_16a_polyamid_wth_cover_630-70x70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-power_inlet_16a_stainless_steel_with_cover_216-70x70543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-power_inlet_32a_stainless_steel_with_cover_724-70x70544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-plug_16a_250vac_2p_3w_for_power_inlet_16a_946-70x70545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-plug_32a_250vac_2p_3w_for_power_inlet_32a_367-70x70546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-adapter_cord_16a_250v_schuko_cee_286-70x70547.PNG"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_15m_16a_227-70x70548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-11-011643-Victron_Adapter_Cord_16A_250V_CEE_Schuko-70x70549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-shore_power_cord_25m_16a_872-70x70550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615535696_upload_documents_775_500-Battery_switch_ON-OFF_48V_(House_yyt-70x70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599113525_upload_documents_775_500-Busbar_150A_4P___PC_cover_yyt_(1)-70x70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599471846_upload_documents_775_500-Busbar_150A_6P___PC_cover_yyt_(1)-70x70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599472109_upload_documents_775_500-Busbar_250A_4P___ABS_cover_yy-70x70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/vbb125050620_busbar_250a_2p_with_6_screws_cover_right_263-70x70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a4-70x70556.JPG"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a6-70x70557.JPG"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-lynx_distributor_849-70x70558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-lynx_power_in_134-70x70559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-esp_dc_link_box_in_plastic_enclosure_556-70x70560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-lynx_shunt_ve_can_874-70x70561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-lynx_shunt_ve_net_419-70x70562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/gdi000064000_600_626-70x70563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280626-1444823681_upload_documents_1600_640-Galvanic-Isolator-VDI-16_top-70x70564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280626-1444815388_upload_documents_1600_640-Galvanic-Isolator-VDI-32_top-70x70565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280629-1499852717_upload_products_480_1000_trim_500_160_179_20170712114517-70x70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280628-1369215627_upload_documents_1600_640-Isolation_Transformer_3600W_front_ITR040362040-70x70567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280627-1369215555_upload_documents_1600_640-Isolation_Transformer_2000W_front_ITR040202040-70x70568.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280629-1369215627_upload_documents_1600_640-Isolation_Transformer_3600W_front_ITR040362040-70x70569.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280525-1508829248_upload_documents_1600_640-Autotransformer-120-240-32amp_front-70x70570.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/age-catalog-products-2017-10-280525-1508830364_upload_documents_1600_640-Autotransformer-120-240VAC-100A-front-70x70571.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="457200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8247,51 +8254,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>154</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -8487,86 +8494,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="140" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="142" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>165</xdr:row>
@@ -8787,206 +8794,206 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <xdr:cNvPr id="152" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <xdr:cNvPr id="153" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>183</xdr:row>
@@ -9057,146 +9064,146 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="159" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="161" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="163" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>192</xdr:row>
@@ -9297,86 +9304,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="167" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="169" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>199</xdr:row>
@@ -9507,86 +9514,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>207</xdr:row>
@@ -9597,86 +9604,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="177" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="179" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>211</xdr:row>
@@ -10077,146 +10084,146 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>231</xdr:row>
@@ -10467,86 +10474,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>243</xdr:row>
@@ -10677,86 +10684,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>251</xdr:row>
@@ -10797,86 +10804,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="217" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="219" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>256</xdr:row>
@@ -10887,86 +10894,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="220" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="222" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>260</xdr:row>
@@ -10977,86 +10984,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="223" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="225" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>264</xdr:row>
@@ -11127,86 +11134,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="228" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="230" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>270</xdr:row>
@@ -11307,86 +11314,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="234" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="236" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>277</xdr:row>
@@ -11637,86 +11644,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="245" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="247" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>289</xdr:row>
@@ -12177,86 +12184,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="263" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="265" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>308</xdr:row>
@@ -12387,176 +12394,176 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="270" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <xdr:cNvPr id="272" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="273" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>321</xdr:row>
@@ -12687,86 +12694,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="280" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="282" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>329</xdr:row>
@@ -12807,146 +12814,146 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="284" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>333</xdr:row>
+      <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <xdr:cNvPr id="287" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -13047,86 +13054,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>344</xdr:row>
@@ -13497,86 +13504,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>360</xdr:row>
@@ -14247,86 +14254,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="332" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="334" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>386</xdr:row>
@@ -14877,86 +14884,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="353" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="355" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>408</xdr:row>
@@ -15417,86 +15424,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="371" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="372" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="373" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>427</xdr:row>
@@ -15837,86 +15844,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="385" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>440</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="386" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="387" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>442</xdr:row>
@@ -16197,86 +16204,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="397" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>453</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="398" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="399" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>455</xdr:row>
@@ -16407,86 +16414,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="404" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>461</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="405" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="406" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>463</xdr:row>
@@ -17097,86 +17104,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="427" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>484</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="428" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="429" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>487</xdr:row>
@@ -17427,86 +17434,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="438" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>496</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="439" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="440" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>499</xdr:row>
@@ -17547,81 +17554,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="442" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>511</xdr:row>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="443" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>512</xdr:row>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="444" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -17667,81 +17674,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="446" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>522</xdr:row>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="447" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>523</xdr:row>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -17967,86 +17974,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="456" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>532</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>533</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="457" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="458" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>535</xdr:row>
@@ -18267,81 +18274,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="466" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>545</xdr:row>
+      <xdr:row>543</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="467" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>546</xdr:row>
+      <xdr:row>544</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="468" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -18387,116 +18394,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="470" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>549</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>550</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="471" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <xdr:cNvPr id="472" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>552</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="472" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="473" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>554</xdr:row>
@@ -18507,86 +18514,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="474" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>555</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>556</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="475" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="476" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>558</xdr:row>
@@ -18597,86 +18604,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>559</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>560</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="478" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>562</xdr:row>
@@ -19017,116 +19024,116 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="491" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>576</xdr:row>
+      <xdr:row>574</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="492" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>575</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>578</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="493" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="494" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>580</xdr:row>
@@ -19797,86 +19804,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="517" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>603</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>604</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="518" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="519" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>606</xdr:row>
@@ -20007,86 +20014,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="524" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>611</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>612</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="525" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="526" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>614</xdr:row>
@@ -20277,86 +20284,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>621</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>622</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="534" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>624</xdr:row>
@@ -20727,81 +20734,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="548" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>639</xdr:row>
+      <xdr:row>637</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="549" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>640</xdr:row>
+      <xdr:row>638</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="550" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -21087,81 +21094,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="560" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>656</xdr:row>
+      <xdr:row>651</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="561" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
-      <xdr:row>657</xdr:row>
+      <xdr:row>652</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="562" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -21177,86 +21184,86 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="563" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>659</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>660</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="564" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="565" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>662</xdr:row>
@@ -21297,93 +21304,153 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="567" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>664</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
       <xdr:row>665</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="568" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="569" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>667</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>668</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21642,62 +21709,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://victronenergy.store/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-24-13---dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-15-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/case-for-bpc-chargers-and-accessories" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-24-5-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/m8-eyelet-connector--with-30a-ato-fuse-" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-24-8-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/m6-eyelet-connector-with-30a-ato-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-6v12v-11--dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/clamp-connector-with-30a-ato-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-4-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-5-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-7-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-25--dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-10-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-wall-mount-for-blue-smart-ip65-charger-12-10--12-15--24-8" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/rubber-bumper-for-blue-smart-ip65-charger-12-10--12-15--24-8" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1681" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/indikator-batarei-s-kolcevimi-klemmamim8" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/panel-s-indikatorom-batarei-s-kolcevimi-klemmami-m8" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/2-meter-extension-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/12-volt-plug-cigarette-plug-with-16a-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-24253-120240v" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-24-161-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-24-251-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-24-253-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mains-cord-cee-7-7-for-smart-ip43-skylla-s-charger-2m" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-1230" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-12303" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-125011-120240v" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-12-301-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1702" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-12-303-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-241611-120240v" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-12-501-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-242511-120240v" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-12-503-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-30-1" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-30-3" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-24-8-1" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-24-16-1" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-24-16-3" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-24-12--1-" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-2416-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-15-1" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-15-3" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-20-1" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-20-3" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-24-5-1" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-24-8-1" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-24-12-1" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-24-12-1-si" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-25-1" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-7-1" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-13-1" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-17-1" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-25-1-si" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-60-3" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-80-3" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-100-3" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-24-16-3" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-24-30-3" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-24-40-3" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-24-60-3" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-20-3" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-30-3" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-40-3" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-50-3" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-control" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/interface-mk2-usb-for-phoenix-charger-only" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1655" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-12-302-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-12-502-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-24-162-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-24-252-1120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-24-80-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-24-80-3" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-24-100-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-24-100-3" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-ip65-12-701-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-ip65-12-703-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-ip65-24-351-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-ip65-24-353-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-50-3-phase-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-100-3-phase-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-50-1-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-100-1-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-48-25-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-48-50-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-30-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-50-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-80-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-100-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-30-gmdss-120-240v-excl-panel" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-50-gmdss-120-240v-excl-panel" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-1280035-16" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-800-16-16" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24200050-32" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-24-1200-25-16" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multi-48-500-6-16" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-800-8-16" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-1200-13-16" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-1200-50-16" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-1200-25" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multi-12-500-20-16" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-1600-70" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-800-35-16" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-1600-70-16" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-12-1200-50-16" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12200080-32" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multi-24-500-10-16" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-48-3000-35-32-230v-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-24-1600-40-16" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-24-3000-70-32" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-24-2000-50-30" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-12-3000-120-32" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-3000-70-16" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-125000220-50" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-3000-70-50" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-245000120-50" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-5000-120-100" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-124000160-32" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-3000-35-16" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-3000-35-50" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-12-1600-70-16" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-5000-70-100" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-12-2000-80-30" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-2-48-3000-35-35" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-3000-120-16" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-2-48-5000-70-50" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-3000-120-50" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-12-3000-120-32" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-125000220-50" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-245000120-50" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-124000160-32" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-2-48-3000-35-35" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-2-48-5000-70-50" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-48-3000-35-32-230v-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-24-3000-70-32" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-24-8000-200-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-5000-70-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-5000-70-100-100-s" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-8000-110-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-10000-140-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-15000-200-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-12-3000-120-50-50" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-12-5000-220-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-24-3000-70-50-50" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-24-5000-120-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ecomulti-24-3000-70-50-2-3-kwh-lifepo" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easyplus-c-12-1600-70-16" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multigrid-24-3000-70-50" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multigrid-48-3000-35-50" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-ii-48-3000-35-32-mppt-250-70-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-12-1600-70-16-mppt-100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-24-1600-40-16-mppt-100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-24-3000-70-mppt-150-70-color-control" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-48-5000-70-mppt-150-100-clor-control" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-100-30" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-100-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-70-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-70-can-bus" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-85-can-bus" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-100-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-70-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-60-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-70-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-70-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-35" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-45-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-45-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-60-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-75-10" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-75-15" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-100-15" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-duo-12-24v-20a" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-48v-10a" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/remote-panel-for-bluesolar-duo" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-48v-20a" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-48v-30a" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-12-24v-5a" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-12-24v-10a" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-12-24v-20a" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-12-24v-30a" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-12-24v-5a" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/remote-panel-for-bluesolar-pwm-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-12-24v-10a" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/temperature-sensor-for-bluesolar-pwm-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-12-24v-20a" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-to-usb-interface-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-12-24v-30a" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-100-30" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-100-mc-4" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-100-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-70-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-45-mc-4" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-45-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-100-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-70-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-35" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-85-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-85-mc-4" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-100-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-60-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-60-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-70-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-85-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-85-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-100-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-100-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-75-10" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-75-15" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-100-15" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-100-20" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mppt-control" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-pluggable-display" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-battery-sense1" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/inverting-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-tx-digital-output-cable-pwm-light-dimming-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-non-inverting-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-48-5000" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-12-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-24-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-24-5000" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-48-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-24-1600" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-24-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-12-1200" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-12-1600" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-12-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-24-1200" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-12-3000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-24-3000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-48-3000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-24-5000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-48-5000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/inverter-rs-48-6000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-48-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-12-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-12-1600" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-24-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-24-1600" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-1200-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-250-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-180-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-375-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-180-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-500-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-375-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-800-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-250-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-375-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-500-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-250-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-800-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-375-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-1200-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-500-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-1200-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-800-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-1200-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-800-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-1200-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-350-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-800-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-1200-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-800-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-balancer" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argo-diode-combiners-bcd-402-2-batteries-40a" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argo-diode-combiners-bcd-802-2-batteries-80a" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-140-3ac-3-batteries-140a" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-160-2ac-2-batteries-160a" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-180-3ac-3-batteries-180a" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-80-2sc-2-batteries-80a" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-80-2ac-2-batteries-80a" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-100-3ac-3-batteries-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-120-2ac-2-batteries-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argofet-100-2-two-batteries-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argofet-100-3-three-batteries-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argofet-200-2-two-batteries-200a" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argofet-200-3-three-batteries-200a" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/batteryprotect-48v-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-batteryprotect-12-24-65" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-batteryprotect-12-24-100" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-batteryprotect-12-24-220" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-batteryprotect-48-100" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-balancer" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/batteryprotect-12-24v-65a" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/batteryprotect-12-24v-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/batteryprotect-12-24v-220a" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-ct-12-24v-230a-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-i-24-48v-400a-intelligent-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-load-12-24v-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-load-24-48v-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-charge-12-24v-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-charge-24-48v-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-ct-12-24v-120a-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-load-12-24v-230a" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-ct-12-24v-120a-intelligent-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-load-24-48v-230a" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-ct-12-24v-120a-battery-combiner-kit" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-charge-12-24v-230a" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-ct-12-24v-230a-intelligent-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-charge-24-48v-230a" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-i-12-24v-400a-intelligent-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-resistive-tank-sender-adapter" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-power-cable-for-bpp900600100" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-current" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-resistive" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-voltage" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-712-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-702" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-2000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-1000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-shunt-500a" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-500a-50mv-ip65" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-300a-50mv-ip65" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-1000a-50mv-ip65" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-2000a-50mv-ip65" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-702-black" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-300a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-700" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-700h" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shunt-500a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shunt-1000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shunt-2000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shunt-6000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/temperaturnyj-datchik-dlya-bmv-702-i-712" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-bmv-or-mppt-control" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-battery-controller-vbc-12-24-48v" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/usb-extension-cable-0-3m-one-side-right-angle" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/digital-multi-control-200-200a" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/remote-panel-for-bluesolar-pwm-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/digital-multi-control-200-200a-gx-rj45" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/remote-panel-for-bluesolar-duo" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/charger-switch" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1655" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-control" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1656" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-alarm-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1657" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/victron-global-remote-2-vgr-2" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/inverter-control-vedirect" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/victron-ethernet-remote" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-control" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/global-remote-to-bmv-60xs-conn-kit" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-control-gx-rj45" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-65-x-120-mm-gx-panels" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-panel" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-gmdss-panel" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-bmv-or-mppt-control" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/vega-gx-7" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/nastennoe-kreplenie-gx-touch-50" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gx-touch-70" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gx-touch-50" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cerbo-gx-mk2" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/globallink-520" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/canvu-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cerbo-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/color-control-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/venus-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/maxi-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-color-control-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-color-control-gx-and-bmv-or-mppt-control" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/canvu-gx-io-extender-and-wiring-kit" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-smart-dongle" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/temperature-sensor-venus-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ccgx-wifi-module-simple" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ccgx-wifi-module-long-range" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-12-30360w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-24-15360w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-24-12-30360w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-24-24-17400w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-12-30--220w--isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-24-15a--360w--non-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-orion-tr-smart-24-12-30a--360w--non-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-12-18-220w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-orion-tr-smart-24-24-17a--360w--non-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-24-10-240w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-xs-1400-dc-dc-battery-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-24-12-20-240w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-xs-12-12-50a-dc-dc-battery-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-24-24-12-280w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-48-7-5a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-48-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-48-24-15a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-48-48-7-5a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-110-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-110-24-15a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-27-6-12a-battery-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-7-35-12-3a-isolated-buck-boost" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-24-15a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-24-15a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1659" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-24-12-5-60w" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1660" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-24-12-10-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-24-12-20" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-24-12-100" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-12-24-50" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-48-2-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-9a-110w" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-48-6a-280w" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-20a-240w" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-24-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-24-16a-380w" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-24-12a-280w" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-48-8-5a-400w" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-48-2-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-48-6a-280w" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-48-8a-380w" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-12-9a-110w" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-1224-15-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-12-12-9a-110w" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-12-20a-240w" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-1248-8a-380w" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-12-12-18a-220w" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-24-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-12-24-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-24-12a-280w" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-12-24-10-240w" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-24-8" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-24-10" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-24-20" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/25a-buck-boost-dc-dc-converter" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/50a-buck-boost-dc-dc-converter" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1658" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1661" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-25" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-40" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-70" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-70-with-binding-posts" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-5-60w" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-10-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-15-180w" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-20-240w" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gel-12-100" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gel-12-120" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gel-12-150" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gel-12-200" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-1-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-2-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-3-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-5-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-minibms" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-vebus-bms-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ion-control" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-ve-bus-bms" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/non-inverting-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-bms-to-bms-12-200-alternator-control-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-1-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-2-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-3-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-5-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-minibms" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-vebus-bms-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ion-control" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-ve-bus-bms" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/non-inverting-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-bms-to-bms-12-200-alternator-control-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/filax-2-230v-50hz-240v-60hz" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/filax-2-110v-50hz-120v-60hz" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-transfer-switch-5kva-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-transfer-switch-10kva-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-bluetooth-smart-dongle" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-to-nmea2000-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-nmea2000-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-to-nmea2000-micro-c-male" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-usb-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/interface-mk3-usb-ve-bus-to-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/canusb-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-5m" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-0-3m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-0-9m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-1-8m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-3m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-5m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-0-3m" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-10m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-0-9m" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-bmv60xs-cable-1-5m" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-1-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-bmv60xs-cable-3m" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-3m" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-to-ve-bus-converter" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-250a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-100a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-300a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/fuse-holder-for-midi-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-400a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-60a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-500a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-80a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-125a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-100a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-200a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-125a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-250a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-150a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-300a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-100a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-175a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/fuse-holder-for-mega-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-150a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-200a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/modular-fuse-holder-for-mega-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-200a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-225a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/fuse-holder-6-way-for-mega-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-60a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-global-remote-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-rj45-terminator-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-to-ve-can-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/interface-mk2-2b-ve-bus-to-rs232" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/rs232-to-usb-converter" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-rs232-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-ve-can-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-power-cable-for-bpp900600100" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/interface-1140" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ac-current-sensor" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wireless-ac-sensor-single-phase" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wireless-sensor-gateway" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-current" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-resistive" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-voltage" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-resistive-tank-sender-adapter" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/adapter-cord-32a-3-phase-to-single-phase" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-25m-32a" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/power-inlet-16a-polyamid-wth-cover" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/power-inlet-16a-stainless-steel-with-cover" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/power-inlet-32a-stainless-steel-with-cover" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/plug-16a-250vac-2p-3w-for-power-inlet-16a" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/plug-32a-250vac-2p-3w-for-power-inlet-32a" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/adapter-cord-16a-250v-schuko-cee" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-15m-16a" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/adapter-cord-16a-250v-cee-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-25m-16a" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/splitter-cord-16a-250v-cee-2xcee" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-15m-25a" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/adapter-cord-16a-to-32a-250v-cee-cee" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-25m-25a" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-switch-on-off-275a" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-busbar-150a-4p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/busbar-150a-6p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-busbar-250a-4p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1654" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/busbar-600a-4p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/busbar-600a-8p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/lynx-distributor" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/lynx-power-in" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/esp-dc-link-box-in-plastic-enclosure" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/lynx-shunt-ve-net" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/lynx-shunt-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/galvanic-isolator-vdi-16" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/galvanic-isolator-vdi-32" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/galvanic-isolator-vdi-64" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/isolation-trans-2000w-115-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/isolation-trans-3600w-115-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/isolation-trans-7000w-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/isolation-trans-3600w-auto-115-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/autotransformer-120-240vac-32a" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/autotransformer-120-240vac-100a" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://victronenergy.store/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-7-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-25--dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-10-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-24-13---dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-15-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/case-for-bpc-chargers-and-accessories" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-24-5-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/m8-eyelet-connector--with-30a-ato-fuse-" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-24-8-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/m6-eyelet-connector-with-30a-ato-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-6v12v-11--dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/clamp-connector-with-30a-ato-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-4-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip65-charger-12-5-dc-connector" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/panel-s-indikatorom-batarei-s-kolcevimi-klemmami-m8" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-wall-mount-for-blue-smart-ip65-charger-12-10--12-15--24-8" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/rubber-bumper-for-blue-smart-ip65-charger-12-10--12-15--24-8" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1681" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/indikator-batarei-s-kolcevimi-klemmamim8" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/2-meter-extension-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/12-volt-plug-cigarette-plug-with-16a-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-241611-120240v" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-12-501-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-242511-120240v" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-12-503-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-24253-120240v" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-24-161-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-24-251-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-24-253-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mains-cord-cee-7-7-for-smart-ip43-skylla-s-charger-2m" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-1230" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-12303" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-ip43-charger-125011-120240v" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-12-301-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1702" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-smart-ip43-charger-12-303-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-20-1" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-20-3" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-30-1" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-30-3" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-24-8-1" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-24-16-1" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-24-16-3" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-24-12--1-" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-2416-1-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-15-1" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip22-charger-12-15-3" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-17-1" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-25-1-si" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-24-5-1" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-24-8-1" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-24-12-1" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-24-12-1-si" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-25-1" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-7-1" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/blue-smart-ip67-charger-12-13-1" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-40-3" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-50-3" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-60-3" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-80-3" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-100-3" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-24-16-3" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-24-30-3" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-24-40-3" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-24-60-3" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-20-3" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/centaur-charger-12-30-3" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-24-162-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-24-252-1120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-control" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/interface-mk2-usb-for-phoenix-charger-only" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1655" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-12-302-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-12-502-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-24-100-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-24-100-3" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-24-80-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-24-80-3" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-ip65-24-351-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-ip65-24-353-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-ip65-12-701-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-ip65-12-703-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-80-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-100-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-50-3-phase-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-100-3-phase-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-50-1-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-100-1-1-120-240v" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-48-25-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-48-50-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-30-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-50-1-1" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-30-gmdss-120-240v-excl-panel" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-tg-24-50-gmdss-120-240v-excl-panel" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-1600-70-16" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-12-1200-50-16" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12200080-32" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multi-24-500-10-16" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-1280035-16" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-800-16-16" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24200050-32" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-24-1200-25-16" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multi-48-500-6-16" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-800-8-16" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-1200-13-16" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-1200-50-16" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-1200-25" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multi-12-500-20-16" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-1600-70" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-800-35-16" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-2-48-3000-35-35" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-3000-120-16" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-2-48-5000-70-50" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-12-3000-120-50" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-48-3000-35-32-230v-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-24-1600-40-16" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-24-3000-70-32" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-24-2000-50-30" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-12-3000-120-32" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-3000-70-16" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-125000220-50" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-3000-70-50" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-245000120-50" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-24-5000-120-100" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-124000160-32" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-3000-35-16" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-486k5100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-3000-35-50" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-12-1600-70-16" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-48-5000-70-100" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-c-12-2000-80-30" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-48-3000-35-32-230v-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-24-3000-70-32" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-12-3000-120-32" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-125000220-50" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-245000120-50" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-124000160-32" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-ii-486k5100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-2-48-3000-35-35" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multiplus-2-48-5000-70-50" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-24-3000-70-50-50" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-24-5000-120-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-24-8000-200-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-5000-70-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-5000-70-100-100-s" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-8000-110-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-10000-140-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-48-15000-200-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-12-3000-120-50-50" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/quattro-12-5000-220-100-100" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ecomulti-24-3000-70-50-2-3-kwh-lifepo" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easyplus-c-12-1600-70-16" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multigrid-24-3000-70-50" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/multigrid-48-3000-35-50" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-24-3000-70-mppt-150-70-color-control" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-48-5000-70-mppt-150-100-clor-control" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-ii-48-3000-35-32-mppt-250-70-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-12-1600-70-16-mppt-100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/easysolar-24-1600-40-16-mppt-100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-100-30" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-100-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-70-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-100-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-70-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-70-can-bus" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-85-can-bus" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-45-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-60-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-60-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-70-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-70-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-35" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-150-45-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-100-15" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-75-10" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-mppt-75-15" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/temperature-sensor-for-bluesolar-pwm-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-12-24v-20a" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-to-usb-interface-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-12-24v-30a" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-duo-12-24v-20a" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-48v-10a" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/remote-panel-for-bluesolar-duo" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-48v-20a" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-48v-30a" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-12-24v-5a" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-12-24v-10a" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-12-24v-20a" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-pro-12-24v-30a" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-12-24v-5a" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/remote-panel-for-bluesolar-pwm-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/bluesolar-pwm-light-12-24v-10a" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-100-30" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-100-50" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-85-mc-4" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-100-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-100-mc-4" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-100-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-70-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-45-mc-4" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-45-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-100-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-70-tr-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-35" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-150-85-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-100-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-100-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-60-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-60-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-70-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-85-tr" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-250-85-mc4" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-100-15" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-100-20" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-75-10" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-mppt-75-15" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mppt-control" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartsolar-pluggable-display" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-battery-sense1" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-non-inverting-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/inverting-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-tx-digital-output-cable-pwm-light-dimming-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-24-5000" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-48-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-48-5000" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-12-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-24-3000" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-12-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-24-1200" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-24-1600" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-24-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-12-1200" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-c-12-1600" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-12-3000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-24-3000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-48-3000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-24-5000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-48-5000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/inverter-rs-48-6000-230v-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-24-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-24-1600" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-48-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-12-2000" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-inverter-smart-12-1600" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-1200-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-500-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-1200-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-800-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-1200-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-250-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-180-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-375-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-180-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-500-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-375-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-800-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-250-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-375-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-500-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-250-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-800-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-375-ve-direct-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-1200-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-800-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-24-1200-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-800-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-48-1200-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-350-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-12-800-schuko-outlet" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-balancer" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argo-diode-combiners-bcd-402-2-batteries-40a" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argo-diode-combiners-bcd-802-2-batteries-80a" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-100-3ac-3-batteries-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-120-2ac-2-batteries-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-140-3ac-3-batteries-140a" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-160-2ac-2-batteries-160a" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-180-3ac-3-batteries-180a" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-80-2sc-2-batteries-80a" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argodiode-80-2ac-2-batteries-80a" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argofet-200-2-two-batteries-200a" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argofet-200-3-three-batteries-200a" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argofet-100-2-two-batteries-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/argofet-100-3-three-batteries-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/batteryprotect-12-24v-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/batteryprotect-12-24v-220a" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/batteryprotect-48v-100a" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-batteryprotect-12-24-65" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-batteryprotect-12-24-100" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-batteryprotect-12-24-220" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-batteryprotect-48-100" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-balancer" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/batteryprotect-12-24v-65a" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-charge-12-24v-230a" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-ct-12-24v-230a-intelligent-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-charge-24-48v-230a" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-i-12-24v-400a-intelligent-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-ct-12-24v-230a-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-i-24-48v-400a-intelligent-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-load-12-24v-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-load-24-48v-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-charge-12-24v-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-charge-24-48v-120a" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-ct-12-24v-120a-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-load-12-24v-230a" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-ct-12-24v-120a-intelligent-combiner" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-li-load-24-48v-230a" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cyrix-ct-12-24v-120a-battery-combiner-kit" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-resistive" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-voltage" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-712-smart" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-resistive-tank-sender-adapter" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-power-cable-for-bpp900600100" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-current" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-702" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-2000a-50mv-ip65" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-702-black" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-300a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-2000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-1000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smart-shunt-500a" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-500a-50mv-ip65" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-300a-50mv-ip65" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/smartshunt-1000a-50mv-ip65" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-700" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-monitor-bmv-700h" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shunt-500a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shunt-1000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shunt-2000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shunt-6000a-50mv" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/temperaturnyj-datchik-dlya-bmv-702-i-712" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-bmv-or-mppt-control" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-battery-controller-vbc-12-24-48v" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-65-x-120-mm-gx-panels" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-panel" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-gmdss-panel" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/usb-extension-cable-0-3m-one-side-right-angle" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/digital-multi-control-200-200a" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/remote-panel-for-bluesolar-pwm-pro" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/digital-multi-control-200-200a-gx-rj45" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/remote-panel-for-bluesolar-duo" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/charger-switch" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1655" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-control" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1656" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-alarm-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1657" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/victron-global-remote-2-vgr-2" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/inverter-control-vedirect" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/victron-ethernet-remote" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/phoenix-charger-control" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/global-remote-to-bmv-60xs-conn-kit" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/skylla-i-control-gx-rj45" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-bmv-or-mppt-control" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/vega-gx-7" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gx-touch-50" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/nastennoe-kreplenie-gx-touch-50" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gx-touch-70" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cerbo-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/color-control-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/venus-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/cerbo-gx-mk2" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/globallink-520" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/canvu-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/maxi-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-color-control-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wall-mount-enclosure-for-color-control-gx-and-bmv-or-mppt-control" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/canvu-gx-io-extender-and-wiring-kit" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-smart-dongle" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/temperature-sensor-venus-gx" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ccgx-wifi-module-simple" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ccgx-wifi-module-long-range" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-xs-1400-dc-dc-battery-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-24-12-20-240w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-xs-12-12-50a-dc-dc-battery-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-24-24-12-280w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-12-30360w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-24-15360w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-24-12-30360w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-24-24-17400w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-12-30--220w--isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-24-15a--360w--non-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-orion-tr-smart-24-12-30a--360w--non-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-12-18-220w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-orion-tr-smart-24-24-17a--360w--non-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-smart-12-24-10-240w-isolated-dc-dc-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-24-15a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-48-7-5a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-48-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-48-24-15a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-48-48-7-5a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-110-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-110-24-15a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-27-6-12a-battery-charger" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-7-35-12-3a-isolated-buck-boost" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-24-15a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1659" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-24-12-5-60w" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1660" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-24-12-10-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-24-12-20" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-24-12-100" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-ip67-12-24-50" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-24-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-12-24-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-24-12a-280w" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-12-24-10-240w" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-48-2-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-9a-110w" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-48-6a-280w" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-20a-240w" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-24-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-24-16a-380w" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-24-12a-280w" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-48-8-5a-400w" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-48-2-5a-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-30a-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-48-6a-280w" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-48-8a-380w" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-12-9a-110w" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-1224-15-360w" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-12-12-9a-110w" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-48-12-20a-240w" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-1248-8a-380w" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-12-12-18a-220w" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-70" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-70-with-binding-posts" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-24-8" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-24-10" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-12-24-20" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/25a-buck-boost-dc-dc-converter" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/50a-buck-boost-dc-dc-converter" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1658" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1661" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-25" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-24-12-40" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-15-180w" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-20-240w" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-5-60w" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/orion-tr-24-12-10-120w" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gel-12-150" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gel-12-200" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gel-12-100" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/gel-12-120" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/non-inverting-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-bms-to-bms-12-200-alternator-control-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-1-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-2-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-3-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-5-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-minibms" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-vebus-bms-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ion-control" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-ve-bus-bms" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/non-inverting-remote-on-off-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-bms-to-bms-12-200-alternator-control-cable" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-1-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-2-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-3-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/male-to-female-3-pole-5-m-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-minibms" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-vebus-bms-v2" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ion-control" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-management-system-ve-bus-bms" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-transfer-switch-5kva-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-transfer-switch-10kva-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/filax-2-230v-50hz-240v-60hz" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/filax-2-110v-50hz-120v-60hz" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-bluetooth-smart-dongle" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-to-nmea2000-micro-c-male" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-to-nmea2000-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-nmea2000-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/canusb-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-usb-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/interface-mk3-usb-ve-bus-to-usb" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-bmv60xs-cable-1-5m" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-1-8m" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-bmv60xs-cable-3m" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-3m" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-5m" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-10m" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-0-3m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-0-9m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-1-8m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-3m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-5m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-0-3m" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-10m-one-side-right-angle-conn" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-cable-0-9m" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-to-ve-bus-converter" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-200a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/modular-fuse-holder-for-mega-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-200a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-225a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/fuse-holder-6-way-for-mega-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-60a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-250a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-100a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-300a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/fuse-holder-for-midi-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-400a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-60a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-500a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-80a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-125a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-100a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-200a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-125a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-250a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-150a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-300a-58v-for-48v-products-1-pc" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-100a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/mega-fuse-175a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/fuse-holder-for-mega-fuse" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/midi-fuse-150a-32v-package-of-5-pcs" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-rs232-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-ve-can-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-direct-to-global-remote-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-rj45-terminator-bag-of-2" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-bus-to-ve-can-interface" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/interface-mk2-2b-ve-bus-to-rs232" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/rs232-to-usb-converter" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-voltage" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-resistive-tank-sender-adapter" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-can-power-cable-for-bpp900600100" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/interface-1140" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ac-current-sensor" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wireless-ac-sensor-single-phase" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/wireless-sensor-gateway" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-current" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/ve-net-tank-monitor-resistive" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/splitter-cord-16a-250v-cee-2xcee" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-15m-25a" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/adapter-cord-16a-to-32a-250v-cee-cee" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-25m-25a" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/adapter-cord-32a-3-phase-to-single-phase" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-25m-32a" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/power-inlet-16a-polyamid-wth-cover" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/power-inlet-16a-stainless-steel-with-cover" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/power-inlet-32a-stainless-steel-with-cover" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/plug-16a-250vac-2p-3w-for-power-inlet-16a" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/plug-32a-250vac-2p-3w-for-power-inlet-32a" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/adapter-cord-16a-250v-schuko-cee" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-15m-16a" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/adapter-cord-16a-250v-cee-schuko" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/shore-power-cord-25m-16a" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/battery-switch-on-off-275a" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-busbar-150a-4p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/busbar-150a-6p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/-busbar-250a-4p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/index.php?route=product/product&amp;product_id=1654" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/busbar-600a-4p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/busbar-600a-8p--cover" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/lynx-distributor" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/lynx-power-in" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/esp-dc-link-box-in-plastic-enclosure" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/lynx-shunt-ve-can" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/lynx-shunt-ve-net" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/galvanic-isolator-vdi-64" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/galvanic-isolator-vdi-16" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/galvanic-isolator-vdi-32" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/isolation-trans-7000w-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/isolation-trans-3600w-auto-115-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/isolation-trans-2000w-115-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/isolation-trans-3600w-115-230v" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/autotransformer-120-240vac-32a" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://victronenergy.store/autotransformer-120-240vac-100a" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E667"/>
+  <dimension ref="A1:E669"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E665" sqref="E665"/>
+      <selection activeCell="E667" sqref="E667"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="75" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="37.5">
       <c r="B2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
@@ -21767,1275 +21834,1275 @@
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
     </row>
     <row r="12" spans="1:5" customHeight="1" ht="56.25">
       <c r="A12" s="9"/>
       <c r="B12" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="12">
-        <v>40850</v>
+        <v>22610</v>
       </c>
     </row>
     <row r="13" spans="1:5" customHeight="1" ht="56.25">
       <c r="A13" s="9"/>
       <c r="B13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="12">
-        <v>30780</v>
+        <v>40850</v>
       </c>
     </row>
     <row r="14" spans="1:5" customHeight="1" ht="56.25">
       <c r="A14" s="9"/>
       <c r="B14" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E14" s="12">
-        <v>5510</v>
+        <v>26600</v>
       </c>
     </row>
     <row r="15" spans="1:5" customHeight="1" ht="56.25">
       <c r="A15" s="9"/>
       <c r="B15" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="12">
-        <v>22610</v>
+        <v>40850</v>
       </c>
     </row>
     <row r="16" spans="1:5" customHeight="1" ht="56.25">
       <c r="A16" s="9"/>
       <c r="B16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="9" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="12">
-        <v>1520</v>
+        <v>30780</v>
       </c>
     </row>
     <row r="17" spans="1:5" customHeight="1" ht="56.25">
       <c r="A17" s="9"/>
       <c r="B17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E17" s="12">
-        <v>30780</v>
+        <v>5510</v>
       </c>
     </row>
     <row r="18" spans="1:5" customHeight="1" ht="56.25">
       <c r="A18" s="9"/>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="9" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E18" s="12">
-        <v>1520</v>
+        <v>22610</v>
       </c>
     </row>
     <row r="19" spans="1:5" customHeight="1" ht="56.25">
       <c r="A19" s="9"/>
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E19" s="12">
-        <v>10830</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="20" spans="1:5" customHeight="1" ht="56.25">
       <c r="A20" s="9"/>
       <c r="B20" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E20" s="12">
-        <v>2470</v>
+        <v>30780</v>
       </c>
     </row>
     <row r="21" spans="1:5" customHeight="1" ht="56.25">
       <c r="A21" s="9"/>
       <c r="B21" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="9" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E21" s="12">
-        <v>20520</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="22" spans="1:5" customHeight="1" ht="56.25">
       <c r="A22" s="9"/>
       <c r="B22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E22" s="12">
-        <v>21280</v>
+        <v>10830</v>
       </c>
     </row>
     <row r="23" spans="1:5" customHeight="1" ht="56.25">
       <c r="A23" s="9"/>
       <c r="B23" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="12">
-        <v>22610</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="24" spans="1:5" customHeight="1" ht="56.25">
       <c r="A24" s="9"/>
       <c r="B24" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="9" t="s">
         <v>39</v>
       </c>
       <c r="D24" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E24" s="12">
-        <v>40850</v>
+        <v>20520</v>
       </c>
     </row>
     <row r="25" spans="1:5" customHeight="1" ht="56.25">
       <c r="A25" s="9"/>
       <c r="B25" s="10" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>41</v>
       </c>
       <c r="D25" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E25" s="12">
-        <v>26600</v>
+        <v>21280</v>
       </c>
     </row>
     <row r="26" spans="1:5" customHeight="1" ht="56.25">
       <c r="A26" s="9"/>
       <c r="B26" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C26" s="9" t="s">
         <v>43</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E26" s="12">
-        <v>950</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="27" spans="1:5" customHeight="1" ht="56.25">
       <c r="A27" s="9"/>
       <c r="B27" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>45</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E27" s="12">
-        <v>1330</v>
+        <v>950</v>
       </c>
     </row>
     <row r="28" spans="1:5" customHeight="1" ht="56.25">
       <c r="A28" s="9"/>
       <c r="B28" s="10" t="s">
         <v>46</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D28" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E28" s="12">
-        <v>1900</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="29" spans="1:5" customHeight="1" ht="56.25">
       <c r="A29" s="9"/>
       <c r="B29" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>49</v>
       </c>
       <c r="D29" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E29" s="12">
-        <v>2660</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="30" spans="1:5" customHeight="1" ht="56.25">
       <c r="A30" s="9"/>
       <c r="B30" s="10" t="s">
         <v>50</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>51</v>
       </c>
       <c r="D30" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E30" s="12">
-        <v>4370</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="1" ht="56.25">
       <c r="A31" s="9"/>
       <c r="B31" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>53</v>
       </c>
       <c r="D31" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="12">
         <v>1900</v>
       </c>
     </row>
     <row r="32" spans="1:5" customHeight="1" ht="56.25">
       <c r="A32" s="9"/>
       <c r="B32" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>55</v>
       </c>
       <c r="D32" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E32" s="12">
         <v>2660</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="14"/>
       <c r="D33" s="14"/>
       <c r="E33" s="14"/>
     </row>
     <row r="34" spans="1:5" customHeight="1" ht="56.25">
       <c r="A34" s="9"/>
       <c r="B34" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E34" s="12">
-        <v>101650</v>
+        <v>64600</v>
       </c>
     </row>
     <row r="35" spans="1:5" customHeight="1" ht="56.25">
       <c r="A35" s="9"/>
       <c r="B35" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E35" s="12">
-        <v>71820</v>
+        <v>91770</v>
       </c>
     </row>
     <row r="36" spans="1:5" customHeight="1" ht="56.25">
       <c r="A36" s="9"/>
       <c r="B36" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>62</v>
       </c>
       <c r="D36" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="12">
-        <v>91770</v>
+        <v>82270</v>
       </c>
     </row>
     <row r="37" spans="1:5" customHeight="1" ht="56.25">
       <c r="A37" s="9"/>
       <c r="B37" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D37" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E37" s="12">
         <v>96900</v>
       </c>
     </row>
     <row r="38" spans="1:5" customHeight="1" ht="56.25">
       <c r="A38" s="9"/>
       <c r="B38" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>66</v>
       </c>
       <c r="D38" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E38" s="12">
-        <v>1710</v>
+        <v>101650</v>
       </c>
     </row>
     <row r="39" spans="1:5" customHeight="1" ht="56.25">
       <c r="A39" s="9"/>
       <c r="B39" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>68</v>
       </c>
       <c r="D39" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E39" s="12">
-        <v>64600</v>
+        <v>71820</v>
       </c>
     </row>
     <row r="40" spans="1:5" customHeight="1" ht="56.25">
       <c r="A40" s="9"/>
       <c r="B40" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E40" s="12">
-        <v>80940</v>
+        <v>91770</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="1" ht="56.25">
       <c r="A41" s="9"/>
       <c r="B41" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>72</v>
       </c>
       <c r="D41" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E41" s="12">
-        <v>82270</v>
+        <v>96900</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="1" ht="56.25">
       <c r="A42" s="9"/>
       <c r="B42" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E42" s="12">
-        <v>71820</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="1" ht="56.25">
       <c r="A43" s="9"/>
       <c r="B43" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>76</v>
       </c>
       <c r="D43" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="12">
-        <v>96900</v>
+        <v>64600</v>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="1" ht="56.25">
       <c r="A44" s="9"/>
       <c r="B44" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>78</v>
       </c>
       <c r="D44" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E44" s="12">
         <v>80940</v>
       </c>
     </row>
     <row r="45" spans="1:5" customHeight="1" ht="56.25">
       <c r="A45" s="9"/>
       <c r="B45" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>80</v>
       </c>
       <c r="D45" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E45" s="12">
-        <v>64600</v>
+        <v>82270</v>
       </c>
     </row>
     <row r="46" spans="1:5" customHeight="1" ht="56.25">
       <c r="A46" s="9"/>
       <c r="B46" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="9" t="s">
         <v>82</v>
       </c>
       <c r="D46" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E46" s="12">
-        <v>91770</v>
+        <v>71820</v>
       </c>
     </row>
     <row r="47" spans="1:5" customHeight="1" ht="56.25">
       <c r="A47" s="9"/>
       <c r="B47" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="9" t="s">
         <v>84</v>
       </c>
       <c r="D47" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E47" s="12">
-        <v>82270</v>
+        <v>96900</v>
       </c>
     </row>
     <row r="48" spans="1:5" customHeight="1" ht="56.25">
       <c r="A48" s="9"/>
       <c r="B48" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>86</v>
       </c>
       <c r="D48" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E48" s="12">
-        <v>96900</v>
+        <v>80940</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B49" s="14"/>
       <c r="C49" s="14"/>
       <c r="D49" s="14"/>
       <c r="E49" s="14"/>
     </row>
     <row r="50" spans="1:5" customHeight="1" ht="56.25">
       <c r="A50" s="9"/>
       <c r="B50" s="10" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>89</v>
       </c>
       <c r="D50" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="12">
-        <v>37050</v>
+        <v>30780</v>
       </c>
     </row>
     <row r="51" spans="1:5" customHeight="1" ht="56.25">
       <c r="A51" s="9"/>
       <c r="B51" s="10" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>91</v>
       </c>
       <c r="D51" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E51" s="12">
-        <v>41610</v>
+        <v>34770</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="1" ht="56.25">
       <c r="A52" s="9"/>
       <c r="B52" s="10" t="s">
         <v>92</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>93</v>
       </c>
       <c r="D52" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E52" s="12">
-        <v>25650</v>
+        <v>37050</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="1" ht="56.25">
       <c r="A53" s="9"/>
       <c r="B53" s="10" t="s">
         <v>94</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>95</v>
       </c>
       <c r="D53" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E53" s="12">
-        <v>38000</v>
+        <v>41610</v>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="1" ht="56.25">
       <c r="A54" s="9"/>
       <c r="B54" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>97</v>
       </c>
       <c r="D54" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="12">
-        <v>42940</v>
+        <v>25650</v>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="1" ht="56.25">
       <c r="A55" s="9"/>
       <c r="B55" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>99</v>
       </c>
       <c r="D55" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="12">
-        <v>31730</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="1" ht="56.25">
       <c r="A56" s="9"/>
       <c r="B56" s="10" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D56" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E56" s="12">
-        <v>38000</v>
+        <v>42940</v>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="1" ht="56.25">
       <c r="A57" s="9"/>
       <c r="B57" s="10" t="s">
         <v>102</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D57" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="12">
-        <v>25650</v>
+        <v>31730</v>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="1" ht="56.25">
       <c r="A58" s="9"/>
       <c r="B58" s="10" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D58" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E58" s="12">
-        <v>29640</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="1" ht="56.25">
       <c r="A59" s="9"/>
       <c r="B59" s="10" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D59" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E59" s="12">
-        <v>30780</v>
+        <v>25650</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="1" ht="56.25">
       <c r="A60" s="9"/>
       <c r="B60" s="10" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D60" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E60" s="12">
-        <v>34770</v>
+        <v>29640</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="14"/>
       <c r="C61" s="14"/>
       <c r="D61" s="14"/>
       <c r="E61" s="14"/>
     </row>
     <row r="62" spans="1:5" customHeight="1" ht="56.25">
       <c r="A62" s="9"/>
       <c r="B62" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D62" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E62" s="12">
-        <v>21280</v>
+        <v>27930</v>
       </c>
     </row>
     <row r="63" spans="1:5" customHeight="1" ht="56.25">
       <c r="A63" s="9"/>
       <c r="B63" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D63" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E63" s="12">
-        <v>27930</v>
+        <v>42180</v>
       </c>
     </row>
     <row r="64" spans="1:5" customHeight="1" ht="56.25">
       <c r="A64" s="9"/>
       <c r="B64" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D64" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E64" s="12">
-        <v>32490</v>
+        <v>21280</v>
       </c>
     </row>
     <row r="65" spans="1:5" customHeight="1" ht="56.25">
       <c r="A65" s="9"/>
       <c r="B65" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D65" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E65" s="12">
-        <v>42180</v>
+        <v>27930</v>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="1" ht="56.25">
       <c r="A66" s="9"/>
       <c r="B66" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="12">
-        <v>35150</v>
+        <v>32490</v>
       </c>
     </row>
     <row r="67" spans="1:5" customHeight="1" ht="56.25">
       <c r="A67" s="9"/>
       <c r="B67" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>122</v>
       </c>
       <c r="D67" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E67" s="12">
-        <v>19000</v>
+        <v>42180</v>
       </c>
     </row>
     <row r="68" spans="1:5" customHeight="1" ht="56.25">
       <c r="A68" s="9"/>
       <c r="B68" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D68" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="12">
-        <v>25270</v>
+        <v>32490</v>
       </c>
     </row>
     <row r="69" spans="1:5" customHeight="1" ht="56.25">
       <c r="A69" s="9"/>
       <c r="B69" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D69" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E69" s="12">
-        <v>27930</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="1" ht="56.25">
       <c r="A70" s="9"/>
       <c r="B70" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D70" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E70" s="12">
-        <v>42180</v>
+        <v>25270</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="14" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="14"/>
       <c r="C71" s="14"/>
       <c r="D71" s="14"/>
       <c r="E71" s="14"/>
     </row>
     <row r="72" spans="1:5" customHeight="1" ht="56.25">
       <c r="A72" s="9"/>
       <c r="B72" s="10" t="s">
         <v>130</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D72" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E72" s="12">
-        <v>103360</v>
+        <v>95570</v>
       </c>
     </row>
     <row r="73" spans="1:5" customHeight="1" ht="56.25">
       <c r="A73" s="9"/>
       <c r="B73" s="10" t="s">
         <v>132</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D73" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E73" s="12">
-        <v>171380</v>
+        <v>99370</v>
       </c>
     </row>
     <row r="74" spans="1:5" customHeight="1" ht="56.25">
       <c r="A74" s="9"/>
       <c r="B74" s="10" t="s">
         <v>134</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D74" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E74" s="12">
-        <v>209380</v>
+        <v>103360</v>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="1" ht="56.25">
       <c r="A75" s="9"/>
       <c r="B75" s="10" t="s">
         <v>136</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="12">
-        <v>86070</v>
+        <v>171380</v>
       </c>
     </row>
     <row r="76" spans="1:5" customHeight="1" ht="56.25">
       <c r="A76" s="9"/>
       <c r="B76" s="10" t="s">
         <v>138</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D76" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E76" s="12">
-        <v>120460</v>
+        <v>209380</v>
       </c>
     </row>
     <row r="77" spans="1:5" customHeight="1" ht="56.25">
       <c r="A77" s="9"/>
       <c r="B77" s="10" t="s">
         <v>140</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D77" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="12">
-        <v>157320</v>
+        <v>86070</v>
       </c>
     </row>
     <row r="78" spans="1:5" customHeight="1" ht="56.25">
       <c r="A78" s="9"/>
       <c r="B78" s="10" t="s">
         <v>142</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D78" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E78" s="12">
-        <v>179930</v>
+        <v>120460</v>
       </c>
     </row>
     <row r="79" spans="1:5" customHeight="1" ht="56.25">
       <c r="A79" s="9"/>
       <c r="B79" s="10" t="s">
         <v>144</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D79" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E79" s="12">
-        <v>70110</v>
+        <v>157320</v>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="1" ht="56.25">
       <c r="A80" s="9"/>
       <c r="B80" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E80" s="12">
-        <v>77900</v>
+        <v>179930</v>
       </c>
     </row>
     <row r="81" spans="1:5" customHeight="1" ht="56.25">
       <c r="A81" s="9"/>
       <c r="B81" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D81" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E81" s="12">
-        <v>95570</v>
+        <v>70110</v>
       </c>
     </row>
     <row r="82" spans="1:5" customHeight="1" ht="56.25">
       <c r="A82" s="9"/>
       <c r="B82" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D82" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E82" s="12">
-        <v>99370</v>
+        <v>77900</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="14" t="s">
         <v>152</v>
       </c>
       <c r="B83" s="14"/>
       <c r="C83" s="14"/>
       <c r="D83" s="14"/>
       <c r="E83" s="14"/>
     </row>
     <row r="84" spans="1:5" customHeight="1" ht="56.25">
       <c r="A84" s="9"/>
       <c r="B84" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>154</v>
       </c>
       <c r="D84" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E84" s="12">
-        <v>15200</v>
+        <v>94430</v>
       </c>
     </row>
     <row r="85" spans="1:5" customHeight="1" ht="56.25">
       <c r="A85" s="9"/>
       <c r="B85" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E85" s="12">
-        <v>15770</v>
+        <v>125970</v>
       </c>
     </row>
     <row r="86" spans="1:5" customHeight="1" ht="56.25">
       <c r="A86" s="9"/>
       <c r="B86" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C86" s="9" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D86" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E86" s="12">
         <v>15200</v>
       </c>
     </row>
     <row r="87" spans="1:5" customHeight="1" ht="56.25">
       <c r="A87" s="9"/>
       <c r="B87" s="10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D87" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E87" s="12">
-        <v>94430</v>
+        <v>15770</v>
       </c>
     </row>
     <row r="88" spans="1:5" customHeight="1" ht="56.25">
       <c r="A88" s="9"/>
       <c r="B88" s="10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D88" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E88" s="12">
-        <v>125970</v>
+        <v>15200</v>
       </c>
     </row>
     <row r="89" spans="1:5" customHeight="1" ht="56.25">
       <c r="A89" s="9"/>
       <c r="B89" s="10" t="s">
         <v>162</v>
       </c>
       <c r="C89" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D89" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E89" s="12">
         <v>94430</v>
       </c>
     </row>
     <row r="90" spans="1:5" customHeight="1" ht="56.25">
       <c r="A90" s="9"/>
       <c r="B90" s="10" t="s">
         <v>164</v>
       </c>
       <c r="C90" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D90" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E90" s="12">
         <v>125970</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="14" t="s">
         <v>166</v>
       </c>
       <c r="B91" s="14"/>
       <c r="C91" s="14"/>
       <c r="D91" s="14"/>
       <c r="E91" s="14"/>
     </row>
     <row r="92" spans="1:5" customHeight="1" ht="56.25">
       <c r="A92" s="9"/>
       <c r="B92" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D92" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E92" s="12">
-        <v>4750</v>
+        <v>254980</v>
       </c>
     </row>
     <row r="93" spans="1:5" customHeight="1" ht="56.25">
       <c r="A93" s="9"/>
       <c r="B93" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D93" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E93" s="12">
-        <v>211090</v>
+        <v>331170</v>
       </c>
     </row>
     <row r="94" spans="1:5" customHeight="1" ht="56.25">
       <c r="A94" s="9"/>
       <c r="B94" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D94" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E94" s="12">
-        <v>272650</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="95" spans="1:5" customHeight="1" ht="56.25">
       <c r="A95" s="9"/>
       <c r="B95" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D95" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E95" s="12">
-        <v>254980</v>
+        <v>211090</v>
       </c>
     </row>
     <row r="96" spans="1:5" customHeight="1" ht="56.25">
       <c r="A96" s="9"/>
       <c r="B96" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>176</v>
       </c>
       <c r="D96" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E96" s="12">
-        <v>331170</v>
+        <v>272650</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="14" t="s">
         <v>177</v>
       </c>
       <c r="B97" s="14"/>
       <c r="C97" s="14"/>
       <c r="D97" s="14"/>
       <c r="E97" s="14"/>
     </row>
     <row r="98" spans="1:5" customHeight="1" ht="56.25">
       <c r="A98" s="9"/>
       <c r="B98" s="10" t="s">
         <v>178</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>179</v>
       </c>
       <c r="D98" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E98" s="12">
         <v>153900</v>
       </c>
@@ -23081,189 +23148,189 @@
       <c r="D101" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E101" s="12">
         <v>169480</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="14" t="s">
         <v>186</v>
       </c>
       <c r="B102" s="14"/>
       <c r="C102" s="14"/>
       <c r="D102" s="14"/>
       <c r="E102" s="14"/>
     </row>
     <row r="103" spans="1:5" customHeight="1" ht="56.25">
       <c r="A103" s="9"/>
       <c r="B103" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>188</v>
       </c>
       <c r="D103" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E103" s="12">
-        <v>270560</v>
+        <v>244340</v>
       </c>
     </row>
     <row r="104" spans="1:5" customHeight="1" ht="56.25">
       <c r="A104" s="9"/>
       <c r="B104" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D104" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E104" s="12">
-        <v>432630</v>
+        <v>266000</v>
       </c>
     </row>
     <row r="105" spans="1:5" customHeight="1" ht="56.25">
       <c r="A105" s="9"/>
       <c r="B105" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D105" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E105" s="12">
-        <v>164160</v>
+        <v>270560</v>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="1" ht="56.25">
       <c r="A106" s="9"/>
       <c r="B106" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D106" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E106" s="12">
-        <v>359480</v>
+        <v>432630</v>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="1" ht="56.25">
       <c r="A107" s="9"/>
       <c r="B107" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D107" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E107" s="12">
-        <v>178980</v>
+        <v>164160</v>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="1" ht="56.25">
       <c r="A108" s="9"/>
       <c r="B108" s="10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D108" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E108" s="12">
-        <v>317870</v>
+        <v>359480</v>
       </c>
     </row>
     <row r="109" spans="1:5" customHeight="1" ht="56.25">
       <c r="A109" s="9"/>
       <c r="B109" s="10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D109" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E109" s="12">
-        <v>137750</v>
+        <v>178980</v>
       </c>
     </row>
     <row r="110" spans="1:5" customHeight="1" ht="56.25">
       <c r="A110" s="9"/>
       <c r="B110" s="10" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>201</v>
       </c>
       <c r="D110" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E110" s="12">
-        <v>148960</v>
+        <v>317870</v>
       </c>
     </row>
     <row r="111" spans="1:5" customHeight="1" ht="56.25">
       <c r="A111" s="9"/>
       <c r="B111" s="10" t="s">
         <v>202</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>203</v>
       </c>
       <c r="D111" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E111" s="12">
-        <v>244340</v>
+        <v>137750</v>
       </c>
     </row>
     <row r="112" spans="1:5" customHeight="1" ht="56.25">
       <c r="A112" s="9"/>
       <c r="B112" s="10" t="s">
         <v>204</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E112" s="12">
-        <v>266000</v>
+        <v>148960</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B113" s="14"/>
       <c r="C113" s="14"/>
       <c r="D113" s="14"/>
       <c r="E113" s="14"/>
     </row>
     <row r="114" spans="1:5" customHeight="1" ht="56.25">
       <c r="A114" s="9"/>
       <c r="B114" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C114" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D114" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E114" s="12">
         <v>210330</v>
       </c>
@@ -23282,5602 +23349,5614 @@
       <c r="E115" s="12">
         <v>264480</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="14" t="s">
         <v>211</v>
       </c>
       <c r="B116" s="14"/>
       <c r="C116" s="14"/>
       <c r="D116" s="14"/>
       <c r="E116" s="14"/>
     </row>
     <row r="117" spans="1:5" customHeight="1" ht="56.25">
       <c r="A117" s="9"/>
       <c r="B117" s="10" t="s">
         <v>212</v>
       </c>
       <c r="C117" s="9" t="s">
         <v>213</v>
       </c>
       <c r="D117" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E117" s="12">
-        <v>100700</v>
+        <v>140980</v>
       </c>
     </row>
     <row r="118" spans="1:5" customHeight="1" ht="56.25">
       <c r="A118" s="9"/>
       <c r="B118" s="10" t="s">
         <v>214</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>215</v>
       </c>
       <c r="D118" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E118" s="12">
-        <v>80750</v>
+        <v>142310</v>
       </c>
     </row>
     <row r="119" spans="1:5" customHeight="1" ht="56.25">
       <c r="A119" s="9"/>
       <c r="B119" s="10" t="s">
         <v>216</v>
       </c>
       <c r="C119" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D119" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E119" s="12">
-        <v>166060</v>
+        <v>207480</v>
       </c>
     </row>
     <row r="120" spans="1:5" customHeight="1" ht="56.25">
       <c r="A120" s="9"/>
       <c r="B120" s="10" t="s">
         <v>218</v>
       </c>
       <c r="C120" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D120" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E120" s="12">
-        <v>135280</v>
+        <v>80750</v>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="1" ht="56.25">
       <c r="A121" s="9"/>
       <c r="B121" s="10" t="s">
         <v>220</v>
       </c>
       <c r="C121" s="9" t="s">
         <v>221</v>
       </c>
       <c r="D121" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E121" s="12">
-        <v>52440</v>
+        <v>100700</v>
       </c>
     </row>
     <row r="122" spans="1:5" customHeight="1" ht="56.25">
       <c r="A122" s="9"/>
       <c r="B122" s="10" t="s">
         <v>222</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D122" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E122" s="12">
-        <v>61750</v>
+        <v>80750</v>
       </c>
     </row>
     <row r="123" spans="1:5" customHeight="1" ht="56.25">
       <c r="A123" s="9"/>
       <c r="B123" s="10" t="s">
         <v>224</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>225</v>
       </c>
       <c r="D123" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E123" s="12">
-        <v>86260</v>
+        <v>166060</v>
       </c>
     </row>
     <row r="124" spans="1:5" customHeight="1" ht="56.25">
       <c r="A124" s="9"/>
       <c r="B124" s="10" t="s">
         <v>226</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>227</v>
       </c>
       <c r="D124" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E124" s="12">
-        <v>98800</v>
+        <v>135280</v>
       </c>
     </row>
     <row r="125" spans="1:5" customHeight="1" ht="56.25">
       <c r="A125" s="9"/>
       <c r="B125" s="10" t="s">
         <v>228</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>229</v>
       </c>
       <c r="D125" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E125" s="12">
-        <v>98800</v>
+        <v>52440</v>
       </c>
     </row>
     <row r="126" spans="1:5" customHeight="1" ht="56.25">
       <c r="A126" s="9"/>
       <c r="B126" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>231</v>
       </c>
       <c r="D126" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E126" s="12">
-        <v>62700</v>
+        <v>61750</v>
       </c>
     </row>
     <row r="127" spans="1:5" customHeight="1" ht="56.25">
       <c r="A127" s="9"/>
       <c r="B127" s="10" t="s">
         <v>232</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>233</v>
       </c>
       <c r="D127" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E127" s="12">
-        <v>156560</v>
+        <v>86260</v>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="1" ht="56.25">
       <c r="A128" s="9"/>
       <c r="B128" s="10" t="s">
         <v>234</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D128" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E128" s="12">
-        <v>80750</v>
+        <v>98800</v>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="1" ht="56.25">
       <c r="A129" s="9"/>
       <c r="B129" s="10" t="s">
         <v>236</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>237</v>
       </c>
       <c r="D129" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E129" s="12">
-        <v>140980</v>
+        <v>98800</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="1" ht="56.25">
       <c r="A130" s="9"/>
       <c r="B130" s="10" t="s">
         <v>238</v>
       </c>
       <c r="C130" s="9" t="s">
         <v>239</v>
       </c>
       <c r="D130" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E130" s="12">
-        <v>142310</v>
+        <v>62700</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="1" ht="56.25">
       <c r="A131" s="9"/>
       <c r="B131" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C131" s="9" t="s">
         <v>241</v>
       </c>
       <c r="D131" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E131" s="12">
-        <v>207480</v>
+        <v>156560</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="1" ht="56.25">
       <c r="A132" s="9"/>
       <c r="B132" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C132" s="9" t="s">
         <v>243</v>
       </c>
       <c r="D132" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E132" s="12">
         <v>80750</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="14" t="s">
         <v>244</v>
       </c>
       <c r="B133" s="14"/>
       <c r="C133" s="14"/>
       <c r="D133" s="14"/>
       <c r="E133" s="14"/>
     </row>
     <row r="134" spans="1:5" customHeight="1" ht="56.25">
       <c r="A134" s="9"/>
       <c r="B134" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C134" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D134" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E134" s="12">
-        <v>135090</v>
+        <v>118560</v>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="1" ht="56.25">
       <c r="A135" s="9"/>
       <c r="B135" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>248</v>
       </c>
       <c r="D135" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E135" s="12">
-        <v>151620</v>
+        <v>266760</v>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="1" ht="56.25">
       <c r="A136" s="9"/>
       <c r="B136" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>250</v>
       </c>
       <c r="D136" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E136" s="12">
-        <v>198170</v>
+        <v>168910</v>
       </c>
     </row>
     <row r="137" spans="1:5" customHeight="1" ht="56.25">
       <c r="A137" s="9"/>
       <c r="B137" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>252</v>
       </c>
       <c r="D137" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E137" s="12">
-        <v>194180</v>
+        <v>287850</v>
       </c>
     </row>
     <row r="138" spans="1:5" customHeight="1" ht="56.25">
       <c r="A138" s="9"/>
       <c r="B138" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C138" s="9" t="s">
         <v>254</v>
       </c>
       <c r="D138" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E138" s="12">
-        <v>260680</v>
+        <v>135090</v>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="1" ht="56.25">
       <c r="A139" s="9"/>
       <c r="B139" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C139" s="9" t="s">
         <v>256</v>
       </c>
       <c r="D139" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E139" s="12">
-        <v>239970</v>
+        <v>151620</v>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="1" ht="56.25">
       <c r="A140" s="9"/>
       <c r="B140" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C140" s="9" t="s">
         <v>258</v>
       </c>
       <c r="D140" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E140" s="12">
-        <v>414960</v>
+        <v>198170</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="1" ht="56.25">
       <c r="A141" s="9"/>
       <c r="B141" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C141" s="9" t="s">
         <v>260</v>
       </c>
       <c r="D141" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E141" s="12">
-        <v>258970</v>
+        <v>194180</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="1" ht="56.25">
       <c r="A142" s="9"/>
       <c r="B142" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C142" s="9" t="s">
         <v>262</v>
       </c>
       <c r="D142" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E142" s="12">
-        <v>414960</v>
+        <v>260680</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="1" ht="56.25">
       <c r="A143" s="9"/>
       <c r="B143" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C143" s="9" t="s">
         <v>264</v>
       </c>
       <c r="D143" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E143" s="12">
-        <v>423130</v>
+        <v>239970</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="1" ht="56.25">
       <c r="A144" s="9"/>
       <c r="B144" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C144" s="9" t="s">
         <v>266</v>
       </c>
       <c r="D144" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E144" s="12">
-        <v>260680</v>
+        <v>414960</v>
       </c>
     </row>
     <row r="145" spans="1:5" customHeight="1" ht="56.25">
       <c r="A145" s="9"/>
       <c r="B145" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C145" s="9" t="s">
         <v>268</v>
       </c>
       <c r="D145" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E145" s="12">
-        <v>166250</v>
+        <v>258970</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="1" ht="56.25">
       <c r="A146" s="9"/>
       <c r="B146" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C146" s="9" t="s">
         <v>270</v>
       </c>
       <c r="D146" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E146" s="12">
-        <v>173660</v>
+        <v>354730</v>
       </c>
     </row>
     <row r="147" spans="1:5" customHeight="1" ht="56.25">
       <c r="A147" s="9"/>
       <c r="B147" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>272</v>
       </c>
       <c r="D147" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E147" s="12">
-        <v>159600</v>
+        <v>423130</v>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="1" ht="56.25">
       <c r="A148" s="9"/>
       <c r="B148" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>274</v>
       </c>
       <c r="D148" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E148" s="12">
-        <v>235410</v>
+        <v>260680</v>
       </c>
     </row>
     <row r="149" spans="1:5" customHeight="1" ht="56.25">
       <c r="A149" s="9"/>
       <c r="B149" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C149" s="9" t="s">
         <v>276</v>
       </c>
       <c r="D149" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E149" s="12">
-        <v>215840</v>
+        <v>166250</v>
       </c>
     </row>
     <row r="150" spans="1:5" customHeight="1" ht="56.25">
       <c r="A150" s="9"/>
       <c r="B150" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>278</v>
       </c>
       <c r="D150" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E150" s="12">
-        <v>118560</v>
+        <v>185630</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="1" ht="56.25">
       <c r="A151" s="9"/>
       <c r="B151" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C151" s="9" t="s">
         <v>280</v>
       </c>
       <c r="D151" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E151" s="12">
-        <v>266760</v>
+        <v>173660</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="56.25">
       <c r="A152" s="9"/>
       <c r="B152" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C152" s="9" t="s">
         <v>282</v>
       </c>
       <c r="D152" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E152" s="12">
-        <v>187910</v>
+        <v>159600</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="56.25">
       <c r="A153" s="9"/>
       <c r="B153" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>284</v>
       </c>
       <c r="D153" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E153" s="12">
-        <v>287850</v>
-[...3 lines deleted...]
-      <c r="A154" s="14" t="s">
+        <v>235410</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A154" s="9"/>
+      <c r="B154" s="10" t="s">
         <v>285</v>
       </c>
-      <c r="B154" s="14"/>
-[...17 lines deleted...]
-      </c>
+      <c r="C154" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="D154" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E154" s="12">
+        <v>215840</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="B155" s="14"/>
+      <c r="C155" s="14"/>
+      <c r="D155" s="14"/>
+      <c r="E155" s="14"/>
     </row>
     <row r="156" spans="1:5" customHeight="1" ht="56.25">
       <c r="A156" s="9"/>
       <c r="B156" s="10" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D156" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E156" s="12">
-        <v>414960</v>
+        <v>135090</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="1" ht="56.25">
       <c r="A157" s="9"/>
       <c r="B157" s="10" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D157" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E157" s="12">
-        <v>414960</v>
+        <v>198170</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="1" ht="56.25">
       <c r="A158" s="9"/>
       <c r="B158" s="10" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D158" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E158" s="12">
         <v>260680</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="56.25">
       <c r="A159" s="9"/>
       <c r="B159" s="10" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="C159" s="9" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="D159" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E159" s="12">
-        <v>118560</v>
+        <v>414960</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="56.25">
       <c r="A160" s="9"/>
       <c r="B160" s="10" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="C160" s="9" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="D160" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E160" s="12">
-        <v>187910</v>
+        <v>354730</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="56.25">
       <c r="A161" s="9"/>
       <c r="B161" s="10" t="s">
-        <v>245</v>
+        <v>273</v>
       </c>
       <c r="C161" s="9" t="s">
-        <v>246</v>
+        <v>274</v>
       </c>
       <c r="D161" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E161" s="12">
-        <v>135090</v>
+        <v>260680</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="1" ht="56.25">
       <c r="A162" s="9"/>
       <c r="B162" s="10" t="s">
-        <v>249</v>
+        <v>277</v>
       </c>
       <c r="C162" s="9" t="s">
-        <v>250</v>
+        <v>278</v>
       </c>
       <c r="D162" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E162" s="12">
-        <v>198170</v>
-[...9 lines deleted...]
-      <c r="E163" s="14"/>
+        <v>185630</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A163" s="9"/>
+      <c r="B163" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="C163" s="9" t="s">
+        <v>246</v>
+      </c>
+      <c r="D163" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E163" s="12">
+        <v>118560</v>
+      </c>
     </row>
     <row r="164" spans="1:5" customHeight="1" ht="56.25">
       <c r="A164" s="9"/>
       <c r="B164" s="10" t="s">
-        <v>287</v>
+        <v>249</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>288</v>
+        <v>250</v>
       </c>
       <c r="D164" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E164" s="12">
-        <v>641060</v>
-[...15 lines deleted...]
-      </c>
+        <v>168910</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165" s="14" t="s">
+        <v>288</v>
+      </c>
+      <c r="B165" s="14"/>
+      <c r="C165" s="14"/>
+      <c r="D165" s="14"/>
+      <c r="E165" s="14"/>
     </row>
     <row r="166" spans="1:5" customHeight="1" ht="56.25">
       <c r="A166" s="9"/>
       <c r="B166" s="10" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="D166" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E166" s="12">
-        <v>380000</v>
+        <v>370690</v>
       </c>
     </row>
     <row r="167" spans="1:5" customHeight="1" ht="56.25">
       <c r="A167" s="9"/>
       <c r="B167" s="10" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="C167" s="9" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="D167" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E167" s="12">
-        <v>442320</v>
+        <v>507870</v>
       </c>
     </row>
     <row r="168" spans="1:5" customHeight="1" ht="56.25">
       <c r="A168" s="9"/>
       <c r="B168" s="10" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="D168" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E168" s="12">
-        <v>528580</v>
+        <v>641060</v>
       </c>
     </row>
     <row r="169" spans="1:5" customHeight="1" ht="56.25">
       <c r="A169" s="9"/>
       <c r="B169" s="10" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C169" s="9" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="D169" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E169" s="12">
-        <v>694450</v>
+        <v>335160</v>
       </c>
     </row>
     <row r="170" spans="1:5" customHeight="1" ht="56.25">
       <c r="A170" s="9"/>
       <c r="B170" s="10" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="D170" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E170" s="12">
-        <v>386460</v>
+        <v>380000</v>
       </c>
     </row>
     <row r="171" spans="1:5" customHeight="1" ht="56.25">
       <c r="A171" s="9"/>
       <c r="B171" s="10" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D171" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E171" s="12">
-        <v>601730</v>
+        <v>442320</v>
       </c>
     </row>
     <row r="172" spans="1:5" customHeight="1" ht="56.25">
       <c r="A172" s="9"/>
       <c r="B172" s="10" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="D172" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E172" s="12">
-        <v>370690</v>
+        <v>528580</v>
       </c>
     </row>
     <row r="173" spans="1:5" customHeight="1" ht="56.25">
       <c r="A173" s="9"/>
       <c r="B173" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="C173" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="D173" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E173" s="12">
+        <v>694450</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A174" s="9"/>
+      <c r="B174" s="10" t="s">
         <v>305</v>
       </c>
-      <c r="C173" s="9" t="s">
+      <c r="C174" s="9" t="s">
         <v>306</v>
       </c>
-      <c r="D173" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E174" s="14"/>
+      <c r="D174" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E174" s="12">
+        <v>386460</v>
+      </c>
     </row>
     <row r="175" spans="1:5" customHeight="1" ht="56.25">
       <c r="A175" s="9"/>
       <c r="B175" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="C175" s="9" t="s">
         <v>308</v>
       </c>
-      <c r="C175" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D175" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E175" s="12">
-        <v>308940</v>
+        <v>601730</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="14" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B176" s="14"/>
       <c r="C176" s="14"/>
       <c r="D176" s="14"/>
       <c r="E176" s="14"/>
     </row>
     <row r="177" spans="1:5" customHeight="1" ht="56.25">
       <c r="A177" s="9"/>
       <c r="B177" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="C177" s="9" t="s">
         <v>311</v>
       </c>
-      <c r="C177" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D177" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E177" s="12">
-        <v>165490</v>
+        <v>308940</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="14" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B178" s="14"/>
       <c r="C178" s="14"/>
       <c r="D178" s="14"/>
       <c r="E178" s="14"/>
     </row>
     <row r="179" spans="1:5" customHeight="1" ht="56.25">
       <c r="A179" s="9"/>
       <c r="B179" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="C179" s="9" t="s">
         <v>314</v>
       </c>
-      <c r="C179" s="9" t="s">
+      <c r="D179" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E179" s="12">
+        <v>165490</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180" s="14" t="s">
         <v>315</v>
       </c>
-      <c r="D179" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E179" s="12">
+      <c r="B180" s="14"/>
+      <c r="C180" s="14"/>
+      <c r="D180" s="14"/>
+      <c r="E180" s="14"/>
+    </row>
+    <row r="181" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A181" s="9"/>
+      <c r="B181" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="C181" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="D181" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E181" s="12">
         <v>266000</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="E181" s="14"/>
     </row>
     <row r="182" spans="1:5" customHeight="1" ht="56.25">
       <c r="A182" s="9"/>
       <c r="B182" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="C182" s="9" t="s">
         <v>319</v>
       </c>
-      <c r="C182" s="9" t="s">
+      <c r="D182" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E182" s="12">
+        <v>297072</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="14" t="s">
         <v>320</v>
       </c>
-      <c r="D182" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B183" s="14"/>
+      <c r="C183" s="14"/>
+      <c r="D183" s="14"/>
+      <c r="E183" s="14"/>
     </row>
     <row r="184" spans="1:5" customHeight="1" ht="56.25">
       <c r="A184" s="9"/>
       <c r="B184" s="10" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="D184" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E184" s="12">
-        <v>216600</v>
+        <v>432440</v>
       </c>
     </row>
     <row r="185" spans="1:5" customHeight="1" ht="56.25">
       <c r="A185" s="9"/>
       <c r="B185" s="10" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C185" s="9" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="D185" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E185" s="12">
-        <v>432440</v>
+        <v>379620</v>
       </c>
     </row>
     <row r="186" spans="1:5" customHeight="1" ht="56.25">
       <c r="A186" s="9"/>
       <c r="B186" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="C186" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="D186" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E186" s="12">
+        <v>269230</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A187" s="9"/>
+      <c r="B187" s="10" t="s">
         <v>327</v>
       </c>
-      <c r="C186" s="9" t="s">
+      <c r="C187" s="9" t="s">
         <v>328</v>
       </c>
-      <c r="D186" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E187" s="14"/>
+      <c r="D187" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E187" s="12">
+        <v>216600</v>
+      </c>
     </row>
     <row r="188" spans="1:5" customHeight="1" ht="56.25">
       <c r="A188" s="9"/>
       <c r="B188" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C188" s="9" t="s">
         <v>330</v>
       </c>
-      <c r="C188" s="9" t="s">
+      <c r="D188" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E188" s="12">
+        <v>216600</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="14" t="s">
         <v>331</v>
       </c>
-      <c r="D188" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E188" s="12">
+      <c r="B189" s="14"/>
+      <c r="C189" s="14"/>
+      <c r="D189" s="14"/>
+      <c r="E189" s="14"/>
+    </row>
+    <row r="190" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A190" s="9"/>
+      <c r="B190" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="C190" s="9" t="s">
+        <v>333</v>
+      </c>
+      <c r="D190" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E190" s="12">
         <v>22610</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="E190" s="14"/>
     </row>
     <row r="191" spans="1:5" customHeight="1" ht="56.25">
       <c r="A191" s="9"/>
       <c r="B191" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="C191" s="9" t="s">
         <v>335</v>
       </c>
-      <c r="C191" s="9" t="s">
+      <c r="D191" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E191" s="12">
+        <v>34010</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
+      <c r="A192" s="14" t="s">
         <v>336</v>
       </c>
-      <c r="D191" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B192" s="14"/>
+      <c r="C192" s="14"/>
+      <c r="D192" s="14"/>
+      <c r="E192" s="14"/>
     </row>
     <row r="193" spans="1:5" customHeight="1" ht="56.25">
       <c r="A193" s="9"/>
       <c r="B193" s="10" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="D193" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E193" s="12">
-        <v>117990</v>
+        <v>204440</v>
       </c>
     </row>
     <row r="194" spans="1:5" customHeight="1" ht="56.25">
       <c r="A194" s="9"/>
       <c r="B194" s="10" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D194" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E194" s="12">
-        <v>172607</v>
+        <v>163970</v>
       </c>
     </row>
     <row r="195" spans="1:5" customHeight="1" ht="56.25">
       <c r="A195" s="9"/>
       <c r="B195" s="10" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="D195" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E195" s="12">
-        <v>204440</v>
+        <v>124260</v>
       </c>
     </row>
     <row r="196" spans="1:5" customHeight="1" ht="56.25">
       <c r="A196" s="9"/>
       <c r="B196" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C196" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="D196" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E196" s="12">
+        <v>103550</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A197" s="9"/>
+      <c r="B197" s="10" t="s">
         <v>345</v>
       </c>
-      <c r="C196" s="9" t="s">
+      <c r="C197" s="9" t="s">
         <v>346</v>
       </c>
-      <c r="D196" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E197" s="14"/>
+      <c r="D197" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E197" s="12">
+        <v>117990</v>
+      </c>
     </row>
     <row r="198" spans="1:5" customHeight="1" ht="56.25">
       <c r="A198" s="9"/>
       <c r="B198" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="C198" s="9" t="s">
         <v>348</v>
       </c>
-      <c r="C198" s="9" t="s">
+      <c r="D198" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E198" s="12">
+        <v>172607</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
+      <c r="A199" s="14" t="s">
         <v>349</v>
       </c>
-      <c r="D198" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B199" s="14"/>
+      <c r="C199" s="14"/>
+      <c r="D199" s="14"/>
+      <c r="E199" s="14"/>
     </row>
     <row r="200" spans="1:5" customHeight="1" ht="56.25">
       <c r="A200" s="9"/>
       <c r="B200" s="10" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="D200" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E200" s="12">
-        <v>71250</v>
+        <v>90820</v>
       </c>
     </row>
     <row r="201" spans="1:5" customHeight="1" ht="56.25">
       <c r="A201" s="9"/>
       <c r="B201" s="10" t="s">
+        <v>352</v>
+      </c>
+      <c r="C201" s="9" t="s">
         <v>353</v>
       </c>
-      <c r="C201" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D201" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E201" s="12">
-        <v>34010</v>
+        <v>64600</v>
       </c>
     </row>
     <row r="202" spans="1:5" customHeight="1" ht="56.25">
       <c r="A202" s="9"/>
       <c r="B202" s="10" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="C202" s="9" t="s">
         <v>355</v>
       </c>
       <c r="D202" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E202" s="12">
-        <v>90820</v>
+        <v>64600</v>
       </c>
     </row>
     <row r="203" spans="1:5" customHeight="1" ht="56.25">
       <c r="A203" s="9"/>
       <c r="B203" s="10" t="s">
         <v>356</v>
       </c>
       <c r="C203" s="9" t="s">
         <v>357</v>
       </c>
       <c r="D203" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E203" s="12">
-        <v>90820</v>
+        <v>71250</v>
       </c>
     </row>
     <row r="204" spans="1:5" customHeight="1" ht="56.25">
       <c r="A204" s="9"/>
       <c r="B204" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="C204" s="9" t="s">
         <v>358</v>
       </c>
-      <c r="C204" s="9" t="s">
+      <c r="D204" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E204" s="12">
+        <v>71250</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A205" s="9"/>
+      <c r="B205" s="10" t="s">
         <v>359</v>
       </c>
-      <c r="D204" s="11" t="s">
-[...7 lines deleted...]
-      <c r="A205" s="14" t="s">
+      <c r="C205" s="9" t="s">
         <v>360</v>
       </c>
-      <c r="B205" s="14"/>
-[...2 lines deleted...]
-      <c r="E205" s="14"/>
+      <c r="D205" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E205" s="12">
+        <v>34010</v>
+      </c>
     </row>
     <row r="206" spans="1:5" customHeight="1" ht="56.25">
       <c r="A206" s="9"/>
       <c r="B206" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="C206" s="9" t="s">
         <v>361</v>
       </c>
-      <c r="C206" s="9" t="s">
+      <c r="D206" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E206" s="12">
+        <v>90820</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="14" t="s">
         <v>362</v>
       </c>
-      <c r="D206" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B207" s="14"/>
+      <c r="C207" s="14"/>
+      <c r="D207" s="14"/>
+      <c r="E207" s="14"/>
     </row>
     <row r="208" spans="1:5" customHeight="1" ht="56.25">
       <c r="A208" s="9"/>
       <c r="B208" s="10" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="D208" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E208" s="12">
         <v>12540</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
-[...6 lines deleted...]
-      <c r="E209" s="14"/>
+    <row r="209" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A209" s="9"/>
+      <c r="B209" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="C209" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="D209" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E209" s="12">
+        <v>9120</v>
+      </c>
     </row>
     <row r="210" spans="1:5" customHeight="1" ht="56.25">
       <c r="A210" s="9"/>
       <c r="B210" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="C210" s="9" t="s">
         <v>368</v>
       </c>
-      <c r="C210" s="9" t="s">
+      <c r="D210" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E210" s="12">
+        <v>10260</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
+      <c r="A211" s="14" t="s">
         <v>369</v>
       </c>
-      <c r="D210" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B211" s="14"/>
+      <c r="C211" s="14"/>
+      <c r="D211" s="14"/>
+      <c r="E211" s="14"/>
     </row>
     <row r="212" spans="1:5" customHeight="1" ht="56.25">
       <c r="A212" s="9"/>
       <c r="B212" s="10" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C212" s="9" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D212" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E212" s="12">
-        <v>11210</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="213" spans="1:5" customHeight="1" ht="56.25">
       <c r="A213" s="9"/>
       <c r="B213" s="10" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C213" s="9" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D213" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E213" s="12">
-        <v>10830</v>
+        <v>5510</v>
       </c>
     </row>
     <row r="214" spans="1:5" customHeight="1" ht="56.25">
       <c r="A214" s="9"/>
       <c r="B214" s="10" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="C214" s="9" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D214" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E214" s="12">
-        <v>12540</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="215" spans="1:5" customHeight="1" ht="56.25">
       <c r="A215" s="9"/>
       <c r="B215" s="10" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="D215" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E215" s="12">
-        <v>4940</v>
+        <v>7790</v>
       </c>
     </row>
     <row r="216" spans="1:5" customHeight="1" ht="56.25">
       <c r="A216" s="9"/>
       <c r="B216" s="10" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="D216" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E216" s="12">
-        <v>5510</v>
+        <v>19760</v>
       </c>
     </row>
     <row r="217" spans="1:5" customHeight="1" ht="56.25">
       <c r="A217" s="9"/>
       <c r="B217" s="10" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="C217" s="9" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="D217" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E217" s="12">
-        <v>9690</v>
+        <v>8360</v>
       </c>
     </row>
     <row r="218" spans="1:5" customHeight="1" ht="56.25">
       <c r="A218" s="9"/>
       <c r="B218" s="10" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C218" s="9" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="D218" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E218" s="12">
-        <v>15390</v>
+        <v>11210</v>
       </c>
     </row>
     <row r="219" spans="1:5" customHeight="1" ht="56.25">
       <c r="A219" s="9"/>
       <c r="B219" s="10" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="C219" s="9" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D219" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E219" s="12">
-        <v>3610</v>
+        <v>10830</v>
       </c>
     </row>
     <row r="220" spans="1:5" customHeight="1" ht="56.25">
       <c r="A220" s="9"/>
       <c r="B220" s="10" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C220" s="9" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="D220" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E220" s="12">
-        <v>8360</v>
+        <v>12540</v>
       </c>
     </row>
     <row r="221" spans="1:5" customHeight="1" ht="56.25">
       <c r="A221" s="9"/>
       <c r="B221" s="10" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C221" s="9" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D221" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E221" s="12">
-        <v>4180</v>
+        <v>4940</v>
       </c>
     </row>
     <row r="222" spans="1:5" customHeight="1" ht="56.25">
       <c r="A222" s="9"/>
       <c r="B222" s="10" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D222" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E222" s="12">
-        <v>2280</v>
+        <v>5510</v>
       </c>
     </row>
     <row r="223" spans="1:5" customHeight="1" ht="56.25">
       <c r="A223" s="9"/>
       <c r="B223" s="10" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C223" s="9" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="D223" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E223" s="12">
-        <v>5510</v>
+        <v>9690</v>
       </c>
     </row>
     <row r="224" spans="1:5" customHeight="1" ht="56.25">
       <c r="A224" s="9"/>
       <c r="B224" s="10" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C224" s="9" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="D224" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E224" s="12">
-        <v>2280</v>
+        <v>15390</v>
       </c>
     </row>
     <row r="225" spans="1:5" customHeight="1" ht="56.25">
       <c r="A225" s="9"/>
       <c r="B225" s="10" t="s">
+        <v>396</v>
+      </c>
+      <c r="C225" s="9" t="s">
+        <v>397</v>
+      </c>
+      <c r="D225" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E225" s="12">
+        <v>3610</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A226" s="9"/>
+      <c r="B226" s="10" t="s">
         <v>398</v>
       </c>
-      <c r="C225" s="9" t="s">
+      <c r="C226" s="9" t="s">
         <v>399</v>
       </c>
-      <c r="D225" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E226" s="14"/>
+      <c r="D226" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E226" s="12">
+        <v>8360</v>
+      </c>
     </row>
     <row r="227" spans="1:5" customHeight="1" ht="56.25">
       <c r="A227" s="9"/>
       <c r="B227" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="C227" s="9" t="s">
         <v>401</v>
       </c>
-      <c r="C227" s="9" t="s">
+      <c r="D227" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E227" s="12">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
+      <c r="A228" s="14" t="s">
         <v>402</v>
       </c>
-      <c r="D227" s="11" t="s">
+      <c r="B228" s="14"/>
+      <c r="C228" s="14"/>
+      <c r="D228" s="14"/>
+      <c r="E228" s="14"/>
+    </row>
+    <row r="229" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A229" s="9"/>
+      <c r="B229" s="10" t="s">
+        <v>403</v>
+      </c>
+      <c r="C229" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="D229" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E227" s="12">
+      <c r="E229" s="12">
         <v>26030</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="E229" s="14"/>
     </row>
     <row r="230" spans="1:5" customHeight="1" ht="56.25">
       <c r="A230" s="9"/>
       <c r="B230" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="C230" s="9" t="s">
         <v>406</v>
       </c>
-      <c r="C230" s="9" t="s">
+      <c r="D230" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E230" s="12">
+        <v>37430</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
+      <c r="A231" s="14" t="s">
         <v>407</v>
       </c>
-      <c r="D230" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B231" s="14"/>
+      <c r="C231" s="14"/>
+      <c r="D231" s="14"/>
+      <c r="E231" s="14"/>
     </row>
     <row r="232" spans="1:5" customHeight="1" ht="56.25">
       <c r="A232" s="9"/>
       <c r="B232" s="10" t="s">
-        <v>345</v>
+        <v>408</v>
       </c>
       <c r="C232" s="9" t="s">
-        <v>346</v>
+        <v>409</v>
       </c>
       <c r="D232" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E232" s="12">
-        <v>163970</v>
+        <v>150100</v>
       </c>
     </row>
     <row r="233" spans="1:5" customHeight="1" ht="56.25">
       <c r="A233" s="9"/>
       <c r="B233" s="10" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C233" s="9" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D233" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E233" s="12">
-        <v>98420</v>
+        <v>171570</v>
       </c>
     </row>
     <row r="234" spans="1:5" customHeight="1" ht="56.25">
       <c r="A234" s="9"/>
       <c r="B234" s="10" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C234" s="9" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D234" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E234" s="12">
-        <v>98420</v>
+        <v>137180</v>
       </c>
     </row>
     <row r="235" spans="1:5" customHeight="1" ht="56.25">
       <c r="A235" s="9"/>
       <c r="B235" s="10" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C235" s="9" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D235" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E235" s="12">
-        <v>124260</v>
+        <v>204440</v>
       </c>
     </row>
     <row r="236" spans="1:5" customHeight="1" ht="56.25">
       <c r="A236" s="9"/>
       <c r="B236" s="10" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C236" s="9" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="D236" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E236" s="12">
-        <v>103550</v>
+        <v>163970</v>
       </c>
     </row>
     <row r="237" spans="1:5" customHeight="1" ht="56.25">
       <c r="A237" s="9"/>
       <c r="B237" s="10" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C237" s="9" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="D237" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E237" s="12">
-        <v>37430</v>
+        <v>98420</v>
       </c>
     </row>
     <row r="238" spans="1:5" customHeight="1" ht="56.25">
       <c r="A238" s="9"/>
       <c r="B238" s="10" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C238" s="9" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D238" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E238" s="12">
-        <v>150100</v>
+        <v>98420</v>
       </c>
     </row>
     <row r="239" spans="1:5" customHeight="1" ht="56.25">
       <c r="A239" s="9"/>
       <c r="B239" s="10" t="s">
-        <v>416</v>
+        <v>341</v>
       </c>
       <c r="C239" s="9" t="s">
-        <v>417</v>
+        <v>342</v>
       </c>
       <c r="D239" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E239" s="12">
-        <v>150100</v>
+        <v>124260</v>
       </c>
     </row>
     <row r="240" spans="1:5" customHeight="1" ht="56.25">
       <c r="A240" s="9"/>
       <c r="B240" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C240" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="D240" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E240" s="12">
+        <v>103550</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A241" s="9"/>
+      <c r="B241" s="10" t="s">
         <v>418</v>
       </c>
-      <c r="C240" s="9" t="s">
+      <c r="C241" s="9" t="s">
         <v>419</v>
       </c>
-      <c r="D240" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E241" s="14"/>
+      <c r="D241" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E241" s="12">
+        <v>37430</v>
+      </c>
     </row>
     <row r="242" spans="1:5" customHeight="1" ht="56.25">
       <c r="A242" s="9"/>
       <c r="B242" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="C242" s="9" t="s">
         <v>421</v>
       </c>
-      <c r="C242" s="9" t="s">
+      <c r="D242" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E242" s="12">
+        <v>150100</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
+      <c r="A243" s="14" t="s">
         <v>422</v>
       </c>
-      <c r="D242" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B243" s="14"/>
+      <c r="C243" s="14"/>
+      <c r="D243" s="14"/>
+      <c r="E243" s="14"/>
     </row>
     <row r="244" spans="1:5" customHeight="1" ht="56.25">
       <c r="A244" s="9"/>
       <c r="B244" s="10" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="C244" s="9" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D244" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E244" s="12">
-        <v>97090</v>
+        <v>205960</v>
       </c>
     </row>
     <row r="245" spans="1:5" customHeight="1" ht="56.25">
       <c r="A245" s="9"/>
       <c r="B245" s="10" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C245" s="9" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D245" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E245" s="12">
-        <v>182210</v>
+        <v>203680</v>
       </c>
     </row>
     <row r="246" spans="1:5" customHeight="1" ht="56.25">
       <c r="A246" s="9"/>
       <c r="B246" s="10" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C246" s="9" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="D246" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E246" s="12">
-        <v>182210</v>
+        <v>84170</v>
       </c>
     </row>
     <row r="247" spans="1:5" customHeight="1" ht="56.25">
       <c r="A247" s="9"/>
       <c r="B247" s="10" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C247" s="9" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D247" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E247" s="12">
-        <v>205960</v>
+        <v>84170</v>
       </c>
     </row>
     <row r="248" spans="1:5" customHeight="1" ht="56.25">
       <c r="A248" s="9"/>
       <c r="B248" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="C248" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="D248" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E248" s="12">
+        <v>97090</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A249" s="9"/>
+      <c r="B249" s="10" t="s">
         <v>433</v>
       </c>
-      <c r="C248" s="9" t="s">
+      <c r="C249" s="9" t="s">
         <v>434</v>
       </c>
-      <c r="D248" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E249" s="14"/>
+      <c r="D249" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E249" s="12">
+        <v>182210</v>
+      </c>
     </row>
     <row r="250" spans="1:5" customHeight="1" ht="56.25">
       <c r="A250" s="9"/>
       <c r="B250" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="C250" s="9" t="s">
         <v>436</v>
       </c>
-      <c r="C250" s="9" t="s">
+      <c r="D250" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E250" s="12">
+        <v>182210</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
+      <c r="A251" s="14" t="s">
         <v>437</v>
       </c>
-      <c r="D250" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B251" s="14"/>
+      <c r="C251" s="14"/>
+      <c r="D251" s="14"/>
+      <c r="E251" s="14"/>
     </row>
     <row r="252" spans="1:5" customHeight="1" ht="56.25">
       <c r="A252" s="9"/>
       <c r="B252" s="10" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="C252" s="9" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D252" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E252" s="12">
         <v>15960</v>
       </c>
     </row>
     <row r="253" spans="1:5" customHeight="1" ht="56.25">
       <c r="A253" s="9"/>
       <c r="B253" s="10" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="C253" s="9" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="D253" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E253" s="12">
         <v>18240</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
-[...6 lines deleted...]
-      <c r="E254" s="14"/>
+    <row r="254" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A254" s="9"/>
+      <c r="B254" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="C254" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="D254" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E254" s="12">
+        <v>12540</v>
+      </c>
     </row>
     <row r="255" spans="1:5" customHeight="1" ht="56.25">
       <c r="A255" s="9"/>
       <c r="B255" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C255" s="9" t="s">
         <v>445</v>
       </c>
-      <c r="C255" s="9" t="s">
+      <c r="D255" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E255" s="12">
+        <v>13680</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
+      <c r="A256" s="14" t="s">
         <v>446</v>
       </c>
-      <c r="D255" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B256" s="14"/>
+      <c r="C256" s="14"/>
+      <c r="D256" s="14"/>
+      <c r="E256" s="14"/>
     </row>
     <row r="257" spans="1:5" customHeight="1" ht="56.25">
       <c r="A257" s="9"/>
       <c r="B257" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="C257" s="9" t="s">
+        <v>448</v>
+      </c>
+      <c r="D257" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E257" s="12">
+        <v>10260</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A258" s="9"/>
+      <c r="B258" s="10" t="s">
         <v>449</v>
       </c>
-      <c r="C257" s="9" t="s">
+      <c r="C258" s="9" t="s">
         <v>450</v>
       </c>
-      <c r="D257" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E258" s="14"/>
+      <c r="D258" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E258" s="12">
+        <v>6460</v>
+      </c>
     </row>
     <row r="259" spans="1:5" customHeight="1" ht="56.25">
       <c r="A259" s="9"/>
       <c r="B259" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="C259" s="9" t="s">
         <v>452</v>
       </c>
-      <c r="C259" s="9" t="s">
+      <c r="D259" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E259" s="12">
+        <v>7980</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
+      <c r="A260" s="14" t="s">
         <v>453</v>
       </c>
-      <c r="D259" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B260" s="14"/>
+      <c r="C260" s="14"/>
+      <c r="D260" s="14"/>
+      <c r="E260" s="14"/>
     </row>
     <row r="261" spans="1:5" customHeight="1" ht="56.25">
       <c r="A261" s="9"/>
       <c r="B261" s="10" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="C261" s="9" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="D261" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E261" s="12">
         <v>3800</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
-[...6 lines deleted...]
-      <c r="E262" s="14"/>
+    <row r="262" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A262" s="9"/>
+      <c r="B262" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="C262" s="9" t="s">
+        <v>457</v>
+      </c>
+      <c r="D262" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E262" s="12">
+        <v>3040</v>
+      </c>
     </row>
     <row r="263" spans="1:5" customHeight="1" ht="56.25">
       <c r="A263" s="9"/>
       <c r="B263" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="C263" s="9" t="s">
         <v>459</v>
       </c>
-      <c r="C263" s="9" t="s">
+      <c r="D263" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E263" s="12">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
+      <c r="A264" s="14" t="s">
         <v>460</v>
       </c>
-      <c r="D263" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B264" s="14"/>
+      <c r="C264" s="14"/>
+      <c r="D264" s="14"/>
+      <c r="E264" s="14"/>
     </row>
     <row r="265" spans="1:5" customHeight="1" ht="56.25">
       <c r="A265" s="9"/>
       <c r="B265" s="10" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C265" s="9" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D265" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E265" s="12">
-        <v>193800</v>
+        <v>337820</v>
       </c>
     </row>
     <row r="266" spans="1:5" customHeight="1" ht="56.25">
       <c r="A266" s="9"/>
       <c r="B266" s="10" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C266" s="9" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="D266" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E266" s="12">
-        <v>337820</v>
+        <v>168530</v>
       </c>
     </row>
     <row r="267" spans="1:5" customHeight="1" ht="56.25">
       <c r="A267" s="9"/>
       <c r="B267" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="C267" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="D267" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E267" s="12">
+        <v>250230</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A268" s="9"/>
+      <c r="B268" s="10" t="s">
         <v>467</v>
       </c>
-      <c r="C267" s="9" t="s">
+      <c r="C268" s="9" t="s">
         <v>468</v>
       </c>
-      <c r="D267" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E268" s="14"/>
+      <c r="D268" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E268" s="12">
+        <v>193800</v>
+      </c>
     </row>
     <row r="269" spans="1:5" customHeight="1" ht="56.25">
       <c r="A269" s="9"/>
       <c r="B269" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="C269" s="9" t="s">
         <v>470</v>
       </c>
-      <c r="C269" s="9" t="s">
+      <c r="D269" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E269" s="12">
+        <v>193800</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
+      <c r="A270" s="14" t="s">
         <v>471</v>
       </c>
-      <c r="D269" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B270" s="14"/>
+      <c r="C270" s="14"/>
+      <c r="D270" s="14"/>
+      <c r="E270" s="14"/>
     </row>
     <row r="271" spans="1:5" customHeight="1" ht="56.25">
       <c r="A271" s="9"/>
       <c r="B271" s="10" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="C271" s="9" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="D271" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E271" s="12">
-        <v>79420</v>
+        <v>135090</v>
       </c>
     </row>
     <row r="272" spans="1:5" customHeight="1" ht="56.25">
       <c r="A272" s="9"/>
       <c r="B272" s="10" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C272" s="9" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="D272" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E272" s="12">
-        <v>111720</v>
+        <v>169480</v>
       </c>
     </row>
     <row r="273" spans="1:5" customHeight="1" ht="56.25">
       <c r="A273" s="9"/>
       <c r="B273" s="10" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C273" s="9" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="D273" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E273" s="12">
-        <v>135090</v>
+        <v>111720</v>
       </c>
     </row>
     <row r="274" spans="1:5" customHeight="1" ht="56.25">
       <c r="A274" s="9"/>
       <c r="B274" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="C274" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="D274" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E274" s="12">
+        <v>135090</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A275" s="9"/>
+      <c r="B275" s="10" t="s">
         <v>480</v>
       </c>
-      <c r="C274" s="9" t="s">
+      <c r="C275" s="9" t="s">
         <v>481</v>
       </c>
-      <c r="D274" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E275" s="14"/>
+      <c r="D275" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E275" s="12">
+        <v>79420</v>
+      </c>
     </row>
     <row r="276" spans="1:5" customHeight="1" ht="56.25">
       <c r="A276" s="9"/>
       <c r="B276" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="C276" s="9" t="s">
         <v>483</v>
       </c>
-      <c r="C276" s="9" t="s">
+      <c r="D276" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E276" s="12">
+        <v>111720</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
+      <c r="A277" s="14" t="s">
         <v>484</v>
       </c>
-      <c r="D276" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B277" s="14"/>
+      <c r="C277" s="14"/>
+      <c r="D277" s="14"/>
+      <c r="E277" s="14"/>
     </row>
     <row r="278" spans="1:5" customHeight="1" ht="56.25">
       <c r="A278" s="9"/>
       <c r="B278" s="10" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="C278" s="9" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="D278" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E278" s="12">
-        <v>166250</v>
+        <v>174990</v>
       </c>
     </row>
     <row r="279" spans="1:5" customHeight="1" ht="56.25">
       <c r="A279" s="9"/>
       <c r="B279" s="10" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C279" s="9" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D279" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E279" s="12">
-        <v>322050</v>
+        <v>174990</v>
       </c>
     </row>
     <row r="280" spans="1:5" customHeight="1" ht="56.25">
       <c r="A280" s="9"/>
       <c r="B280" s="10" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="C280" s="9" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D280" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E280" s="12">
-        <v>249090</v>
+        <v>166250</v>
       </c>
     </row>
     <row r="281" spans="1:5" customHeight="1" ht="56.25">
       <c r="A281" s="9"/>
       <c r="B281" s="10" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C281" s="9" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D281" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E281" s="12">
-        <v>260300</v>
+        <v>322050</v>
       </c>
     </row>
     <row r="282" spans="1:5" customHeight="1" ht="56.25">
       <c r="A282" s="9"/>
       <c r="B282" s="10" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="C282" s="9" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D282" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E282" s="12">
-        <v>117040</v>
+        <v>249090</v>
       </c>
     </row>
     <row r="283" spans="1:5" customHeight="1" ht="56.25">
       <c r="A283" s="9"/>
       <c r="B283" s="10" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C283" s="9" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D283" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E283" s="12">
-        <v>129960</v>
+        <v>260300</v>
       </c>
     </row>
     <row r="284" spans="1:5" customHeight="1" ht="56.25">
       <c r="A284" s="9"/>
       <c r="B284" s="10" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C284" s="9" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="D284" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E284" s="12">
-        <v>109060</v>
+        <v>129960</v>
       </c>
     </row>
     <row r="285" spans="1:5" customHeight="1" ht="56.25">
       <c r="A285" s="9"/>
       <c r="B285" s="10" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C285" s="9" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D285" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E285" s="12">
-        <v>129960</v>
+        <v>109060</v>
       </c>
     </row>
     <row r="286" spans="1:5" customHeight="1" ht="56.25">
       <c r="A286" s="9"/>
       <c r="B286" s="10" t="s">
+        <v>501</v>
+      </c>
+      <c r="C286" s="9" t="s">
+        <v>502</v>
+      </c>
+      <c r="D286" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E286" s="12">
+        <v>117040</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A287" s="9"/>
+      <c r="B287" s="10" t="s">
         <v>503</v>
       </c>
-      <c r="C286" s="9" t="s">
+      <c r="C287" s="9" t="s">
         <v>504</v>
       </c>
-      <c r="D286" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E287" s="14"/>
+      <c r="D287" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E287" s="12">
+        <v>129960</v>
+      </c>
     </row>
     <row r="288" spans="1:5" customHeight="1" ht="56.25">
       <c r="A288" s="9"/>
       <c r="B288" s="10" t="s">
+        <v>505</v>
+      </c>
+      <c r="C288" s="9" t="s">
         <v>506</v>
       </c>
-      <c r="C288" s="9" t="s">
+      <c r="D288" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E288" s="12">
+        <v>109060</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
+      <c r="A289" s="14" t="s">
         <v>507</v>
       </c>
-      <c r="D288" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B289" s="14"/>
+      <c r="C289" s="14"/>
+      <c r="D289" s="14"/>
+      <c r="E289" s="14"/>
     </row>
     <row r="290" spans="1:5" customHeight="1" ht="56.25">
       <c r="A290" s="9"/>
       <c r="B290" s="10" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="C290" s="9" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="D290" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E290" s="12">
-        <v>20330</v>
+        <v>67830</v>
       </c>
     </row>
     <row r="291" spans="1:5" customHeight="1" ht="56.25">
       <c r="A291" s="9"/>
       <c r="B291" s="10" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="C291" s="9" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="D291" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E291" s="12">
-        <v>25270</v>
+        <v>31540</v>
       </c>
     </row>
     <row r="292" spans="1:5" customHeight="1" ht="56.25">
       <c r="A292" s="9"/>
       <c r="B292" s="10" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="C292" s="9" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="D292" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E292" s="12">
-        <v>20330</v>
+        <v>67830</v>
       </c>
     </row>
     <row r="293" spans="1:5" customHeight="1" ht="56.25">
       <c r="A293" s="9"/>
       <c r="B293" s="10" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="C293" s="9" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D293" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E293" s="12">
-        <v>31540</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="294" spans="1:5" customHeight="1" ht="56.25">
       <c r="A294" s="9"/>
       <c r="B294" s="10" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C294" s="9" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D294" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E294" s="12">
-        <v>25270</v>
+        <v>67830</v>
       </c>
     </row>
     <row r="295" spans="1:5" customHeight="1" ht="56.25">
       <c r="A295" s="9"/>
       <c r="B295" s="10" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="C295" s="9" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="D295" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E295" s="12">
-        <v>51300</v>
+        <v>19570</v>
       </c>
     </row>
     <row r="296" spans="1:5" customHeight="1" ht="56.25">
       <c r="A296" s="9"/>
       <c r="B296" s="10" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C296" s="9" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="D296" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E296" s="12">
-        <v>19570</v>
+        <v>20330</v>
       </c>
     </row>
     <row r="297" spans="1:5" customHeight="1" ht="56.25">
       <c r="A297" s="9"/>
       <c r="B297" s="10" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C297" s="9" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="D297" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E297" s="12">
         <v>25270</v>
       </c>
     </row>
     <row r="298" spans="1:5" customHeight="1" ht="56.25">
       <c r="A298" s="9"/>
       <c r="B298" s="10" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="C298" s="9" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="D298" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E298" s="12">
-        <v>31540</v>
+        <v>20330</v>
       </c>
     </row>
     <row r="299" spans="1:5" customHeight="1" ht="56.25">
       <c r="A299" s="9"/>
       <c r="B299" s="10" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C299" s="9" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="D299" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E299" s="12">
-        <v>19570</v>
+        <v>31540</v>
       </c>
     </row>
     <row r="300" spans="1:5" customHeight="1" ht="56.25">
       <c r="A300" s="9"/>
       <c r="B300" s="10" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="C300" s="9" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="D300" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E300" s="12">
-        <v>51300</v>
+        <v>25270</v>
       </c>
     </row>
     <row r="301" spans="1:5" customHeight="1" ht="56.25">
       <c r="A301" s="9"/>
       <c r="B301" s="10" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C301" s="9" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D301" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E301" s="12">
-        <v>25270</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="302" spans="1:5" customHeight="1" ht="56.25">
       <c r="A302" s="9"/>
       <c r="B302" s="10" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="C302" s="9" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D302" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E302" s="12">
-        <v>67830</v>
+        <v>19570</v>
       </c>
     </row>
     <row r="303" spans="1:5" customHeight="1" ht="56.25">
       <c r="A303" s="9"/>
       <c r="B303" s="10" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="C303" s="9" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="D303" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E303" s="12">
-        <v>31540</v>
+        <v>25270</v>
       </c>
     </row>
     <row r="304" spans="1:5" customHeight="1" ht="56.25">
       <c r="A304" s="9"/>
       <c r="B304" s="10" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="C304" s="9" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="D304" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E304" s="12">
-        <v>67830</v>
+        <v>31540</v>
       </c>
     </row>
     <row r="305" spans="1:5" customHeight="1" ht="56.25">
       <c r="A305" s="9"/>
       <c r="B305" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="C305" s="9" t="s">
+        <v>539</v>
+      </c>
+      <c r="D305" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E305" s="12">
+        <v>19570</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A306" s="9"/>
+      <c r="B306" s="10" t="s">
         <v>540</v>
       </c>
-      <c r="C305" s="9" t="s">
+      <c r="C306" s="9" t="s">
         <v>541</v>
       </c>
-      <c r="D305" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E305" s="12">
+      <c r="D306" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E306" s="12">
         <v>51300</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E306" s="14"/>
     </row>
     <row r="307" spans="1:5" customHeight="1" ht="56.25">
       <c r="A307" s="9"/>
       <c r="B307" s="10" t="s">
+        <v>542</v>
+      </c>
+      <c r="C307" s="9" t="s">
         <v>543</v>
       </c>
-      <c r="C307" s="9" t="s">
+      <c r="D307" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E307" s="12">
+        <v>25270</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
+      <c r="A308" s="14" t="s">
         <v>544</v>
       </c>
-      <c r="D307" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B308" s="14"/>
+      <c r="C308" s="14"/>
+      <c r="D308" s="14"/>
+      <c r="E308" s="14"/>
     </row>
     <row r="309" spans="1:5" customHeight="1" ht="56.25">
       <c r="A309" s="9"/>
       <c r="B309" s="10" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="C309" s="9" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="D309" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E309" s="12">
-        <v>120270</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="310" spans="1:5" customHeight="1" ht="56.25">
       <c r="A310" s="9"/>
       <c r="B310" s="10" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="C310" s="9" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="D310" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E310" s="12">
-        <v>28500</v>
+        <v>72580</v>
       </c>
     </row>
     <row r="311" spans="1:5" customHeight="1" ht="56.25">
       <c r="A311" s="9"/>
       <c r="B311" s="10" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="C311" s="9" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D311" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E311" s="12">
-        <v>64600</v>
+        <v>57000</v>
       </c>
     </row>
     <row r="312" spans="1:5" customHeight="1" ht="56.25">
       <c r="A312" s="9"/>
       <c r="B312" s="10" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="C312" s="9" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D312" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E312" s="12">
-        <v>85500</v>
+        <v>66310</v>
       </c>
     </row>
     <row r="313" spans="1:5" customHeight="1" ht="56.25">
       <c r="A313" s="9"/>
       <c r="B313" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="C313" s="9" t="s">
+        <v>554</v>
+      </c>
+      <c r="D313" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E313" s="12">
+        <v>120270</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A314" s="9"/>
+      <c r="B314" s="10" t="s">
         <v>555</v>
       </c>
-      <c r="C313" s="9" t="s">
+      <c r="C314" s="9" t="s">
         <v>556</v>
       </c>
-      <c r="D313" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E314" s="15"/>
+      <c r="D314" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E314" s="12">
+        <v>28500</v>
+      </c>
     </row>
     <row r="315" spans="1:5" customHeight="1" ht="56.25">
       <c r="A315" s="9"/>
       <c r="B315" s="10" t="s">
+        <v>557</v>
+      </c>
+      <c r="C315" s="9" t="s">
         <v>558</v>
       </c>
-      <c r="C315" s="9" t="s">
+      <c r="D315" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E315" s="12">
+        <v>64600</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
+      <c r="A316" s="15" t="s">
         <v>559</v>
       </c>
-      <c r="D315" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E316" s="14"/>
+      <c r="B316" s="15"/>
+      <c r="C316" s="15"/>
+      <c r="D316" s="15"/>
+      <c r="E316" s="15"/>
     </row>
     <row r="317" spans="1:5" customHeight="1" ht="56.25">
       <c r="A317" s="9"/>
       <c r="B317" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="C317" s="9" t="s">
         <v>561</v>
       </c>
-      <c r="C317" s="9" t="s">
+      <c r="D317" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E317" s="12">
+        <v>9880</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="14" t="s">
         <v>562</v>
       </c>
-      <c r="D317" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E317" s="12">
+      <c r="B318" s="14"/>
+      <c r="C318" s="14"/>
+      <c r="D318" s="14"/>
+      <c r="E318" s="14"/>
+    </row>
+    <row r="319" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A319" s="9"/>
+      <c r="B319" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="C319" s="9" t="s">
+        <v>564</v>
+      </c>
+      <c r="D319" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E319" s="12">
         <v>7410</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="E319" s="14"/>
     </row>
     <row r="320" spans="1:5" customHeight="1" ht="56.25">
       <c r="A320" s="9"/>
       <c r="B320" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="C320" s="9" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="D320" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E320" s="12">
-        <v>19380</v>
-[...15 lines deleted...]
-      </c>
+        <v>9120</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
+      <c r="A321" s="14" t="s">
+        <v>567</v>
+      </c>
+      <c r="B321" s="14"/>
+      <c r="C321" s="14"/>
+      <c r="D321" s="14"/>
+      <c r="E321" s="14"/>
     </row>
     <row r="322" spans="1:5" customHeight="1" ht="56.25">
       <c r="A322" s="9"/>
       <c r="B322" s="10" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="C322" s="9" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="D322" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E322" s="12">
-        <v>22230</v>
+        <v>13680</v>
       </c>
     </row>
     <row r="323" spans="1:5" customHeight="1" ht="56.25">
       <c r="A323" s="9"/>
       <c r="B323" s="10" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="C323" s="9" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D323" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E323" s="12">
-        <v>7980</v>
+        <v>15390</v>
       </c>
     </row>
     <row r="324" spans="1:5" customHeight="1" ht="56.25">
       <c r="A324" s="9"/>
       <c r="B324" s="10" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="C324" s="9" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="D324" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E324" s="12">
-        <v>10070</v>
+        <v>19380</v>
       </c>
     </row>
     <row r="325" spans="1:5" customHeight="1" ht="56.25">
       <c r="A325" s="9"/>
       <c r="B325" s="10" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C325" s="9" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D325" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E325" s="12">
-        <v>13680</v>
+        <v>18240</v>
       </c>
     </row>
     <row r="326" spans="1:5" customHeight="1" ht="56.25">
       <c r="A326" s="9"/>
       <c r="B326" s="10" t="s">
+        <v>576</v>
+      </c>
+      <c r="C326" s="9" t="s">
+        <v>577</v>
+      </c>
+      <c r="D326" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E326" s="12">
+        <v>22230</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A327" s="9"/>
+      <c r="B327" s="10" t="s">
         <v>578</v>
       </c>
-      <c r="C326" s="9" t="s">
+      <c r="C327" s="9" t="s">
         <v>579</v>
       </c>
-      <c r="D326" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E327" s="14"/>
+      <c r="D327" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E327" s="12">
+        <v>7980</v>
+      </c>
     </row>
     <row r="328" spans="1:5" customHeight="1" ht="56.25">
       <c r="A328" s="9"/>
       <c r="B328" s="10" t="s">
+        <v>580</v>
+      </c>
+      <c r="C328" s="9" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="D328" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E328" s="12">
-        <v>20330</v>
-[...15 lines deleted...]
-      </c>
+        <v>10070</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
+      <c r="A329" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="B329" s="14"/>
+      <c r="C329" s="14"/>
+      <c r="D329" s="14"/>
+      <c r="E329" s="14"/>
     </row>
     <row r="330" spans="1:5" customHeight="1" ht="56.25">
       <c r="A330" s="9"/>
       <c r="B330" s="10" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="C330" s="9" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="D330" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E330" s="12">
         <v>24320</v>
       </c>
     </row>
     <row r="331" spans="1:5" customHeight="1" ht="56.25">
       <c r="A331" s="9"/>
       <c r="B331" s="10" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="C331" s="9" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="D331" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E331" s="12">
         <v>28500</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
-[...8 lines deleted...]
-    <row r="333" spans="1:5">
+    <row r="332" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A332" s="9"/>
+      <c r="B332" s="10" t="s">
+        <v>587</v>
+      </c>
+      <c r="C332" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="D332" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E332" s="12">
+        <v>20330</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" customHeight="1" ht="56.25">
       <c r="A333" s="9"/>
       <c r="B333" s="10" t="s">
+        <v>589</v>
+      </c>
+      <c r="C333" s="9" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="D333" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E333" s="12">
-        <v>24320</v>
-[...15 lines deleted...]
-      </c>
+        <v>23370</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
+      <c r="A334" s="14" t="s">
+        <v>591</v>
+      </c>
+      <c r="B334" s="14"/>
+      <c r="C334" s="14"/>
+      <c r="D334" s="14"/>
+      <c r="E334" s="14"/>
     </row>
     <row r="335" spans="1:5" customHeight="1" ht="56.25">
       <c r="A335" s="9"/>
       <c r="B335" s="10" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C335" s="9" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="D335" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E335" s="12">
-        <v>14440</v>
+        <v>10830</v>
       </c>
     </row>
     <row r="336" spans="1:5" customHeight="1" ht="56.25">
       <c r="A336" s="9"/>
       <c r="B336" s="10" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C336" s="9" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="D336" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E336" s="12">
-        <v>21470</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" customHeight="1" ht="56.25">
+        <v>17860</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="9"/>
       <c r="B337" s="10" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C337" s="9" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="D337" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E337" s="12">
-        <v>27930</v>
+        <v>24320</v>
       </c>
     </row>
     <row r="338" spans="1:5" customHeight="1" ht="56.25">
       <c r="A338" s="9"/>
       <c r="B338" s="10" t="s">
-        <v>558</v>
+        <v>598</v>
       </c>
       <c r="C338" s="9" t="s">
-        <v>559</v>
+        <v>599</v>
       </c>
       <c r="D338" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E338" s="12">
-        <v>9880</v>
+        <v>11020</v>
       </c>
     </row>
     <row r="339" spans="1:5" customHeight="1" ht="56.25">
       <c r="A339" s="9"/>
       <c r="B339" s="10" t="s">
         <v>600</v>
       </c>
       <c r="C339" s="9" t="s">
         <v>601</v>
       </c>
       <c r="D339" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E339" s="12">
-        <v>7410</v>
+        <v>14440</v>
       </c>
     </row>
     <row r="340" spans="1:5" customHeight="1" ht="56.25">
       <c r="A340" s="9"/>
       <c r="B340" s="10" t="s">
         <v>602</v>
       </c>
       <c r="C340" s="9" t="s">
         <v>603</v>
       </c>
       <c r="D340" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E340" s="12">
-        <v>10830</v>
+        <v>21470</v>
       </c>
     </row>
     <row r="341" spans="1:5" customHeight="1" ht="56.25">
       <c r="A341" s="9"/>
       <c r="B341" s="10" t="s">
         <v>604</v>
       </c>
       <c r="C341" s="9" t="s">
         <v>605</v>
       </c>
       <c r="D341" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E341" s="12">
-        <v>17860</v>
-[...9 lines deleted...]
-      <c r="E342" s="14"/>
+        <v>27930</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A342" s="9"/>
+      <c r="B342" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="C342" s="9" t="s">
+        <v>561</v>
+      </c>
+      <c r="D342" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E342" s="12">
+        <v>9880</v>
+      </c>
     </row>
     <row r="343" spans="1:5" customHeight="1" ht="56.25">
       <c r="A343" s="9"/>
       <c r="B343" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="C343" s="9" t="s">
         <v>607</v>
       </c>
-      <c r="C343" s="9" t="s">
+      <c r="D343" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E343" s="12">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
+      <c r="A344" s="14" t="s">
         <v>608</v>
       </c>
-      <c r="D343" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B344" s="14"/>
+      <c r="C344" s="14"/>
+      <c r="D344" s="14"/>
+      <c r="E344" s="14"/>
     </row>
     <row r="345" spans="1:5" customHeight="1" ht="56.25">
       <c r="A345" s="9"/>
       <c r="B345" s="10" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C345" s="9" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="D345" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E345" s="12">
-        <v>13300</v>
+        <v>32870</v>
       </c>
     </row>
     <row r="346" spans="1:5" customHeight="1" ht="56.25">
       <c r="A346" s="9"/>
       <c r="B346" s="10" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="C346" s="9" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="D346" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E346" s="12">
-        <v>13300</v>
+        <v>24510</v>
       </c>
     </row>
     <row r="347" spans="1:5" customHeight="1" ht="56.25">
       <c r="A347" s="9"/>
       <c r="B347" s="10" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="C347" s="9" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="D347" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E347" s="12">
-        <v>15390</v>
+        <v>32870</v>
       </c>
     </row>
     <row r="348" spans="1:5" customHeight="1" ht="56.25">
       <c r="A348" s="9"/>
       <c r="B348" s="10" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="C348" s="9" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="D348" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E348" s="12">
-        <v>15390</v>
+        <v>52250</v>
       </c>
     </row>
     <row r="349" spans="1:5" customHeight="1" ht="56.25">
       <c r="A349" s="9"/>
       <c r="B349" s="10" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="C349" s="9" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="D349" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E349" s="12">
-        <v>15390</v>
+        <v>32870</v>
       </c>
     </row>
     <row r="350" spans="1:5" customHeight="1" ht="56.25">
       <c r="A350" s="9"/>
       <c r="B350" s="10" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="C350" s="9" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="D350" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E350" s="12">
-        <v>32870</v>
+        <v>52250</v>
       </c>
     </row>
     <row r="351" spans="1:5" customHeight="1" ht="56.25">
       <c r="A351" s="9"/>
       <c r="B351" s="10" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="C351" s="9" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="D351" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E351" s="12">
-        <v>9880</v>
+        <v>13300</v>
       </c>
     </row>
     <row r="352" spans="1:5" customHeight="1" ht="56.25">
       <c r="A352" s="9"/>
       <c r="B352" s="10" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="C352" s="9" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="D352" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E352" s="12">
-        <v>32870</v>
+        <v>13300</v>
       </c>
     </row>
     <row r="353" spans="1:5" customHeight="1" ht="56.25">
       <c r="A353" s="9"/>
       <c r="B353" s="10" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="C353" s="9" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="D353" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E353" s="12">
-        <v>19760</v>
+        <v>15390</v>
       </c>
     </row>
     <row r="354" spans="1:5" customHeight="1" ht="56.25">
       <c r="A354" s="9"/>
       <c r="B354" s="10" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="C354" s="9" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="D354" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E354" s="12">
-        <v>32870</v>
+        <v>15390</v>
       </c>
     </row>
     <row r="355" spans="1:5" customHeight="1" ht="56.25">
       <c r="A355" s="9"/>
       <c r="B355" s="10" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C355" s="9" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D355" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E355" s="12">
-        <v>24510</v>
+        <v>15390</v>
       </c>
     </row>
     <row r="356" spans="1:5" customHeight="1" ht="56.25">
       <c r="A356" s="9"/>
       <c r="B356" s="10" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="C356" s="9" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D356" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E356" s="12">
         <v>32870</v>
       </c>
     </row>
     <row r="357" spans="1:5" customHeight="1" ht="56.25">
       <c r="A357" s="9"/>
       <c r="B357" s="10" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="C357" s="9" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="D357" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E357" s="12">
-        <v>52250</v>
-[...9 lines deleted...]
-      <c r="E358" s="15"/>
+        <v>9880</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A358" s="9"/>
+      <c r="B358" s="10" t="s">
+        <v>635</v>
+      </c>
+      <c r="C358" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="D358" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E358" s="12">
+        <v>32870</v>
+      </c>
     </row>
     <row r="359" spans="1:5" customHeight="1" ht="56.25">
       <c r="A359" s="9"/>
       <c r="B359" s="10" t="s">
+        <v>637</v>
+      </c>
+      <c r="C359" s="9" t="s">
         <v>638</v>
       </c>
-      <c r="C359" s="9" t="s">
+      <c r="D359" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E359" s="12">
+        <v>19760</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="15" t="s">
         <v>639</v>
       </c>
-      <c r="D359" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B360" s="15"/>
+      <c r="C360" s="15"/>
+      <c r="D360" s="15"/>
+      <c r="E360" s="15"/>
     </row>
     <row r="361" spans="1:5" customHeight="1" ht="56.25">
       <c r="A361" s="9"/>
       <c r="B361" s="10" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="C361" s="9" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="D361" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E361" s="12">
-        <v>47164</v>
+        <v>29260</v>
       </c>
     </row>
     <row r="362" spans="1:5" customHeight="1" ht="56.25">
       <c r="A362" s="9"/>
       <c r="B362" s="10" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="C362" s="9" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="D362" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E362" s="12">
-        <v>29260</v>
+        <v>47164</v>
       </c>
     </row>
     <row r="363" spans="1:5" customHeight="1" ht="56.25">
       <c r="A363" s="9"/>
       <c r="B363" s="10" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="C363" s="9" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="D363" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E363" s="12">
-        <v>47164</v>
+        <v>32110</v>
       </c>
     </row>
     <row r="364" spans="1:5" customHeight="1" ht="56.25">
       <c r="A364" s="9"/>
       <c r="B364" s="10" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="C364" s="9" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="D364" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E364" s="12">
-        <v>32110</v>
+        <v>67260</v>
       </c>
     </row>
     <row r="365" spans="1:5" customHeight="1" ht="56.25">
       <c r="A365" s="9"/>
       <c r="B365" s="10" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="C365" s="9" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="D365" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E365" s="12">
-        <v>25080</v>
+        <v>6270</v>
       </c>
     </row>
     <row r="366" spans="1:5" customHeight="1" ht="56.25">
       <c r="A366" s="9"/>
       <c r="B366" s="10" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="C366" s="9" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="D366" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E366" s="12">
-        <v>45790</v>
+        <v>47164</v>
       </c>
     </row>
     <row r="367" spans="1:5" customHeight="1" ht="56.25">
       <c r="A367" s="9"/>
       <c r="B367" s="10" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="C367" s="9" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="D367" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E367" s="12">
-        <v>33630</v>
+        <v>25080</v>
       </c>
     </row>
     <row r="368" spans="1:5" customHeight="1" ht="56.25">
       <c r="A368" s="9"/>
       <c r="B368" s="10" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="C368" s="9" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="D368" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E368" s="12">
-        <v>20330</v>
+        <v>45790</v>
       </c>
     </row>
     <row r="369" spans="1:5" customHeight="1" ht="56.25">
       <c r="A369" s="9"/>
       <c r="B369" s="10" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="C369" s="9" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="D369" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E369" s="12">
-        <v>20330</v>
+        <v>27930</v>
       </c>
     </row>
     <row r="370" spans="1:5" customHeight="1" ht="56.25">
       <c r="A370" s="9"/>
       <c r="B370" s="10" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="C370" s="9" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="D370" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E370" s="12">
         <v>14440</v>
       </c>
     </row>
     <row r="371" spans="1:5" customHeight="1" ht="56.25">
       <c r="A371" s="9"/>
       <c r="B371" s="10" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="C371" s="9" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="D371" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E371" s="12">
-        <v>33630</v>
+        <v>45790</v>
       </c>
     </row>
     <row r="372" spans="1:5" customHeight="1" ht="56.25">
       <c r="A372" s="9"/>
       <c r="B372" s="10" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="C372" s="9" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="D372" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E372" s="12">
-        <v>45790</v>
+        <v>33630</v>
       </c>
     </row>
     <row r="373" spans="1:5" customHeight="1" ht="56.25">
       <c r="A373" s="9"/>
       <c r="B373" s="10" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="C373" s="9" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="D373" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E373" s="12">
-        <v>27930</v>
+        <v>20330</v>
       </c>
     </row>
     <row r="374" spans="1:5" customHeight="1" ht="56.25">
       <c r="A374" s="9"/>
       <c r="B374" s="10" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="C374" s="9" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="D374" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E374" s="12">
-        <v>14440</v>
+        <v>20330</v>
       </c>
     </row>
     <row r="375" spans="1:5" customHeight="1" ht="56.25">
       <c r="A375" s="9"/>
       <c r="B375" s="10" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="C375" s="9" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="D375" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E375" s="12">
-        <v>22420</v>
+        <v>14440</v>
       </c>
     </row>
     <row r="376" spans="1:5" customHeight="1" ht="56.25">
       <c r="A376" s="9"/>
       <c r="B376" s="10" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="C376" s="9" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="D376" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E376" s="12">
-        <v>102790</v>
+        <v>33630</v>
       </c>
     </row>
     <row r="377" spans="1:5" customHeight="1" ht="56.25">
       <c r="A377" s="9"/>
       <c r="B377" s="10" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="C377" s="9" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="D377" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E377" s="12">
-        <v>4560</v>
+        <v>22420</v>
       </c>
     </row>
     <row r="378" spans="1:5" customHeight="1" ht="56.25">
       <c r="A378" s="9"/>
       <c r="B378" s="10" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="C378" s="9" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="D378" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E378" s="12">
-        <v>15010</v>
+        <v>102790</v>
       </c>
     </row>
     <row r="379" spans="1:5" customHeight="1" ht="56.25">
       <c r="A379" s="9"/>
       <c r="B379" s="10" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="C379" s="9" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="D379" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E379" s="12">
-        <v>23560</v>
+        <v>4560</v>
       </c>
     </row>
     <row r="380" spans="1:5" customHeight="1" ht="56.25">
       <c r="A380" s="9"/>
       <c r="B380" s="10" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="C380" s="9" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="D380" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E380" s="12">
-        <v>41420</v>
+        <v>15010</v>
       </c>
     </row>
     <row r="381" spans="1:5" customHeight="1" ht="56.25">
       <c r="A381" s="9"/>
       <c r="B381" s="10" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="C381" s="9" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="D381" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E381" s="12">
-        <v>6270</v>
+        <v>23560</v>
       </c>
     </row>
     <row r="382" spans="1:5" customHeight="1" ht="56.25">
       <c r="A382" s="9"/>
       <c r="B382" s="10" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="C382" s="9" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="D382" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E382" s="12">
-        <v>4750</v>
+        <v>41420</v>
       </c>
     </row>
     <row r="383" spans="1:5" customHeight="1" ht="56.25">
       <c r="A383" s="9"/>
       <c r="B383" s="10" t="s">
+        <v>684</v>
+      </c>
+      <c r="C383" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="D383" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E383" s="12">
+        <v>6270</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A384" s="9"/>
+      <c r="B384" s="10" t="s">
         <v>686</v>
       </c>
-      <c r="C383" s="9" t="s">
+      <c r="C384" s="9" t="s">
         <v>687</v>
       </c>
-      <c r="D383" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E384" s="15"/>
+      <c r="D384" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E384" s="12">
+        <v>4750</v>
+      </c>
     </row>
     <row r="385" spans="1:5" customHeight="1" ht="56.25">
       <c r="A385" s="9"/>
       <c r="B385" s="10" t="s">
+        <v>688</v>
+      </c>
+      <c r="C385" s="9" t="s">
         <v>689</v>
       </c>
-      <c r="C385" s="9" t="s">
+      <c r="D385" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E385" s="12">
+        <v>49512</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" s="15" t="s">
         <v>690</v>
       </c>
-      <c r="D385" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B386" s="15"/>
+      <c r="C386" s="15"/>
+      <c r="D386" s="15"/>
+      <c r="E386" s="15"/>
     </row>
     <row r="387" spans="1:5" customHeight="1" ht="56.25">
       <c r="A387" s="9"/>
       <c r="B387" s="10" t="s">
-        <v>388</v>
+        <v>691</v>
       </c>
       <c r="C387" s="9" t="s">
-        <v>389</v>
+        <v>692</v>
       </c>
       <c r="D387" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E387" s="12">
-        <v>8360</v>
+        <v>5130</v>
       </c>
     </row>
     <row r="388" spans="1:5" customHeight="1" ht="56.25">
       <c r="A388" s="9"/>
       <c r="B388" s="10" t="s">
         <v>693</v>
       </c>
       <c r="C388" s="9" t="s">
         <v>694</v>
       </c>
       <c r="D388" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E388" s="12">
-        <v>26980</v>
+        <v>39520</v>
       </c>
     </row>
     <row r="389" spans="1:5" customHeight="1" ht="56.25">
       <c r="A389" s="9"/>
       <c r="B389" s="10" t="s">
-        <v>372</v>
+        <v>695</v>
       </c>
       <c r="C389" s="9" t="s">
-        <v>373</v>
+        <v>696</v>
       </c>
       <c r="D389" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E389" s="12">
-        <v>11210</v>
+        <v>37620</v>
       </c>
     </row>
     <row r="390" spans="1:5" customHeight="1" ht="56.25">
       <c r="A390" s="9"/>
       <c r="B390" s="10" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="C390" s="9" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D390" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E390" s="12">
-        <v>23180</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="391" spans="1:5" customHeight="1" ht="56.25">
       <c r="A391" s="9"/>
       <c r="B391" s="10" t="s">
-        <v>157</v>
+        <v>699</v>
       </c>
       <c r="C391" s="9" t="s">
-        <v>154</v>
+        <v>700</v>
       </c>
       <c r="D391" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E391" s="12">
-        <v>15200</v>
+        <v>26980</v>
       </c>
     </row>
     <row r="392" spans="1:5" customHeight="1" ht="56.25">
       <c r="A392" s="9"/>
       <c r="B392" s="10" t="s">
-        <v>697</v>
+        <v>398</v>
       </c>
       <c r="C392" s="9" t="s">
-        <v>698</v>
+        <v>399</v>
       </c>
       <c r="D392" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E392" s="12">
-        <v>31540</v>
+        <v>8360</v>
       </c>
     </row>
     <row r="393" spans="1:5" customHeight="1" ht="56.25">
       <c r="A393" s="9"/>
       <c r="B393" s="10" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="C393" s="9" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="D393" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E393" s="12">
-        <v>17670</v>
+        <v>26980</v>
       </c>
     </row>
     <row r="394" spans="1:5" customHeight="1" ht="56.25">
       <c r="A394" s="9"/>
       <c r="B394" s="10" t="s">
-        <v>701</v>
+        <v>382</v>
       </c>
       <c r="C394" s="9" t="s">
-        <v>702</v>
+        <v>383</v>
       </c>
       <c r="D394" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E394" s="12">
-        <v>11780</v>
+        <v>11210</v>
       </c>
     </row>
     <row r="395" spans="1:5" customHeight="1" ht="56.25">
       <c r="A395" s="9"/>
       <c r="B395" s="10" t="s">
         <v>703</v>
       </c>
       <c r="C395" s="9" t="s">
         <v>704</v>
       </c>
       <c r="D395" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E395" s="12">
-        <v>26980</v>
+        <v>23180</v>
       </c>
     </row>
     <row r="396" spans="1:5" customHeight="1" ht="56.25">
       <c r="A396" s="9"/>
       <c r="B396" s="10" t="s">
-        <v>705</v>
+        <v>161</v>
       </c>
       <c r="C396" s="9" t="s">
-        <v>706</v>
+        <v>158</v>
       </c>
       <c r="D396" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E396" s="12">
-        <v>109334</v>
+        <v>15200</v>
       </c>
     </row>
     <row r="397" spans="1:5" customHeight="1" ht="56.25">
       <c r="A397" s="9"/>
       <c r="B397" s="10" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="C397" s="9" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="D397" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E397" s="12">
-        <v>4180</v>
+        <v>31540</v>
       </c>
     </row>
     <row r="398" spans="1:5" customHeight="1" ht="56.25">
       <c r="A398" s="9"/>
       <c r="B398" s="10" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="C398" s="9" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="D398" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E398" s="12">
-        <v>108026</v>
+        <v>17670</v>
       </c>
     </row>
     <row r="399" spans="1:5" customHeight="1" ht="56.25">
       <c r="A399" s="9"/>
       <c r="B399" s="10" t="s">
-        <v>153</v>
+        <v>709</v>
       </c>
       <c r="C399" s="9" t="s">
-        <v>154</v>
+        <v>710</v>
       </c>
       <c r="D399" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E399" s="12">
-        <v>15200</v>
+        <v>11780</v>
       </c>
     </row>
     <row r="400" spans="1:5" customHeight="1" ht="56.25">
       <c r="A400" s="9"/>
       <c r="B400" s="10" t="s">
         <v>711</v>
       </c>
       <c r="C400" s="9" t="s">
         <v>712</v>
       </c>
       <c r="D400" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E400" s="12">
-        <v>19374</v>
+        <v>26980</v>
       </c>
     </row>
     <row r="401" spans="1:5" customHeight="1" ht="56.25">
       <c r="A401" s="9"/>
       <c r="B401" s="10" t="s">
         <v>713</v>
       </c>
       <c r="C401" s="9" t="s">
         <v>714</v>
       </c>
       <c r="D401" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E401" s="12">
-        <v>26410</v>
+        <v>109334</v>
       </c>
     </row>
     <row r="402" spans="1:5" customHeight="1" ht="56.25">
       <c r="A402" s="9"/>
       <c r="B402" s="10" t="s">
         <v>715</v>
       </c>
       <c r="C402" s="9" t="s">
         <v>716</v>
       </c>
       <c r="D402" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E402" s="12">
-        <v>5130</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="403" spans="1:5" customHeight="1" ht="56.25">
       <c r="A403" s="9"/>
       <c r="B403" s="10" t="s">
         <v>717</v>
       </c>
       <c r="C403" s="9" t="s">
         <v>718</v>
       </c>
       <c r="D403" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E403" s="12">
-        <v>39520</v>
+        <v>108026</v>
       </c>
     </row>
     <row r="404" spans="1:5" customHeight="1" ht="56.25">
       <c r="A404" s="9"/>
       <c r="B404" s="10" t="s">
-        <v>719</v>
+        <v>157</v>
       </c>
       <c r="C404" s="9" t="s">
-        <v>720</v>
+        <v>158</v>
       </c>
       <c r="D404" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E404" s="12">
-        <v>37620</v>
+        <v>15200</v>
       </c>
     </row>
     <row r="405" spans="1:5" customHeight="1" ht="56.25">
       <c r="A405" s="9"/>
       <c r="B405" s="10" t="s">
-        <v>684</v>
+        <v>719</v>
       </c>
       <c r="C405" s="9" t="s">
-        <v>685</v>
+        <v>720</v>
       </c>
       <c r="D405" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E405" s="12">
-        <v>4750</v>
-[...3 lines deleted...]
-      <c r="A406" s="15" t="s">
+        <v>19374</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A406" s="9"/>
+      <c r="B406" s="10" t="s">
         <v>721</v>
       </c>
-      <c r="B406" s="15"/>
-[...2 lines deleted...]
-      <c r="E406" s="15"/>
+      <c r="C406" s="9" t="s">
+        <v>722</v>
+      </c>
+      <c r="D406" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E406" s="12">
+        <v>26410</v>
+      </c>
     </row>
     <row r="407" spans="1:5" customHeight="1" ht="56.25">
       <c r="A407" s="9"/>
       <c r="B407" s="10" t="s">
-        <v>722</v>
+        <v>686</v>
       </c>
       <c r="C407" s="9" t="s">
+        <v>687</v>
+      </c>
+      <c r="D407" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E407" s="12">
+        <v>4750</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
+      <c r="A408" s="15" t="s">
         <v>723</v>
       </c>
-      <c r="D407" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B408" s="15"/>
+      <c r="C408" s="15"/>
+      <c r="D408" s="15"/>
+      <c r="E408" s="15"/>
     </row>
     <row r="409" spans="1:5" customHeight="1" ht="56.25">
       <c r="A409" s="9"/>
       <c r="B409" s="10" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="C409" s="9" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="D409" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E409" s="12">
-        <v>65740</v>
+        <v>115900</v>
       </c>
     </row>
     <row r="410" spans="1:5" customHeight="1" ht="56.25">
       <c r="A410" s="9"/>
       <c r="B410" s="10" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="C410" s="9" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="D410" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E410" s="12">
         <v>44650</v>
       </c>
     </row>
     <row r="411" spans="1:5" customHeight="1" ht="56.25">
       <c r="A411" s="9"/>
       <c r="B411" s="10" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="C411" s="9" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="D411" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E411" s="12">
-        <v>50160</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="412" spans="1:5" customHeight="1" ht="56.25">
       <c r="A412" s="9"/>
       <c r="B412" s="10" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="C412" s="9" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="D412" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E412" s="12">
-        <v>43890</v>
+        <v>65740</v>
       </c>
     </row>
     <row r="413" spans="1:5" customHeight="1" ht="56.25">
       <c r="A413" s="9"/>
       <c r="B413" s="10" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="C413" s="9" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="D413" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E413" s="12">
-        <v>179930</v>
+        <v>50160</v>
       </c>
     </row>
     <row r="414" spans="1:5" customHeight="1" ht="56.25">
       <c r="A414" s="9"/>
       <c r="B414" s="10" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="C414" s="9" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="D414" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E414" s="12">
-        <v>50160</v>
+        <v>87780</v>
       </c>
     </row>
     <row r="415" spans="1:5" customHeight="1" ht="56.25">
       <c r="A415" s="9"/>
       <c r="B415" s="10" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="C415" s="9" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="D415" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E415" s="12">
-        <v>87780</v>
+        <v>39900</v>
       </c>
     </row>
     <row r="416" spans="1:5" customHeight="1" ht="56.25">
       <c r="A416" s="9"/>
       <c r="B416" s="10" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="C416" s="9" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="D416" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E416" s="12">
-        <v>39900</v>
+        <v>50160</v>
       </c>
     </row>
     <row r="417" spans="1:5" customHeight="1" ht="56.25">
       <c r="A417" s="9"/>
       <c r="B417" s="10" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="C417" s="9" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="D417" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E417" s="12">
-        <v>408500</v>
+        <v>43890</v>
       </c>
     </row>
     <row r="418" spans="1:5" customHeight="1" ht="56.25">
       <c r="A418" s="9"/>
       <c r="B418" s="10" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="C418" s="9" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="D418" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E418" s="12">
-        <v>6840</v>
+        <v>179930</v>
       </c>
     </row>
     <row r="419" spans="1:5" customHeight="1" ht="56.25">
       <c r="A419" s="9"/>
       <c r="B419" s="10" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="C419" s="9" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="D419" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E419" s="12">
-        <v>7220</v>
+        <v>408500</v>
       </c>
     </row>
     <row r="420" spans="1:5" customHeight="1" ht="56.25">
       <c r="A420" s="9"/>
       <c r="B420" s="10" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="C420" s="9" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="D420" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E420" s="12">
-        <v>43130</v>
+        <v>6840</v>
       </c>
     </row>
     <row r="421" spans="1:5" customHeight="1" ht="56.25">
       <c r="A421" s="9"/>
       <c r="B421" s="10" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="C421" s="9" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="D421" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E421" s="12">
-        <v>19000</v>
+        <v>7220</v>
       </c>
     </row>
     <row r="422" spans="1:5" customHeight="1" ht="56.25">
       <c r="A422" s="9"/>
       <c r="B422" s="10" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="C422" s="9" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="D422" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E422" s="12">
-        <v>4180</v>
+        <v>43130</v>
       </c>
     </row>
     <row r="423" spans="1:5" customHeight="1" ht="56.25">
       <c r="A423" s="9"/>
       <c r="B423" s="10" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="C423" s="9" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="D423" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E423" s="12">
-        <v>4560</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="424" spans="1:5" customHeight="1" ht="56.25">
       <c r="A424" s="9"/>
       <c r="B424" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C424" s="9" t="s">
+        <v>755</v>
+      </c>
+      <c r="D424" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E424" s="12">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A425" s="9"/>
+      <c r="B425" s="10" t="s">
         <v>756</v>
       </c>
-      <c r="C424" s="9" t="s">
+      <c r="C425" s="9" t="s">
         <v>757</v>
       </c>
-      <c r="D424" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E425" s="14"/>
+      <c r="D425" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E425" s="12">
+        <v>4560</v>
+      </c>
     </row>
     <row r="426" spans="1:5" customHeight="1" ht="56.25">
       <c r="A426" s="9"/>
       <c r="B426" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="C426" s="9" t="s">
         <v>759</v>
       </c>
-      <c r="C426" s="9" t="s">
+      <c r="D426" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E426" s="12">
+        <v>37810</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
+      <c r="A427" s="14" t="s">
         <v>760</v>
       </c>
-      <c r="D426" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B427" s="14"/>
+      <c r="C427" s="14"/>
+      <c r="D427" s="14"/>
+      <c r="E427" s="14"/>
     </row>
     <row r="428" spans="1:5" customHeight="1" ht="56.25">
       <c r="A428" s="9"/>
       <c r="B428" s="10" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="C428" s="9" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="D428" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E428" s="12">
-        <v>49590</v>
+        <v>72200</v>
       </c>
     </row>
     <row r="429" spans="1:5" customHeight="1" ht="56.25">
       <c r="A429" s="9"/>
       <c r="B429" s="10" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="C429" s="9" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="D429" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E429" s="12">
-        <v>49590</v>
+        <v>32490</v>
       </c>
     </row>
     <row r="430" spans="1:5" customHeight="1" ht="56.25">
       <c r="A430" s="9"/>
       <c r="B430" s="10" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="C430" s="9" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="D430" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E430" s="12">
-        <v>43700</v>
+        <v>66500</v>
       </c>
     </row>
     <row r="431" spans="1:5" customHeight="1" ht="56.25">
       <c r="A431" s="9"/>
       <c r="B431" s="10" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="C431" s="9" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="D431" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E431" s="12">
-        <v>43700</v>
+        <v>32490</v>
       </c>
     </row>
     <row r="432" spans="1:5" customHeight="1" ht="56.25">
       <c r="A432" s="9"/>
       <c r="B432" s="10" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="C432" s="9" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="D432" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E432" s="12">
-        <v>43700</v>
+        <v>49590</v>
       </c>
     </row>
     <row r="433" spans="1:5" customHeight="1" ht="56.25">
       <c r="A433" s="9"/>
       <c r="B433" s="10" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="C433" s="9" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="D433" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E433" s="12">
-        <v>32490</v>
+        <v>49590</v>
       </c>
     </row>
     <row r="434" spans="1:5" customHeight="1" ht="56.25">
       <c r="A434" s="9"/>
       <c r="B434" s="10" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="C434" s="9" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="D434" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E434" s="12">
-        <v>43700</v>
+        <v>49590</v>
       </c>
     </row>
     <row r="435" spans="1:5" customHeight="1" ht="56.25">
       <c r="A435" s="9"/>
       <c r="B435" s="10" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="C435" s="9" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="D435" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E435" s="12">
-        <v>32490</v>
+        <v>49590</v>
       </c>
     </row>
     <row r="436" spans="1:5" customHeight="1" ht="56.25">
       <c r="A436" s="9"/>
       <c r="B436" s="10" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="C436" s="9" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="D436" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E436" s="12">
-        <v>72200</v>
+        <v>43700</v>
       </c>
     </row>
     <row r="437" spans="1:5" customHeight="1" ht="56.25">
       <c r="A437" s="9"/>
       <c r="B437" s="10" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="C437" s="9" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="D437" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E437" s="12">
-        <v>32490</v>
+        <v>43700</v>
       </c>
     </row>
     <row r="438" spans="1:5" customHeight="1" ht="56.25">
       <c r="A438" s="9"/>
       <c r="B438" s="10" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="C438" s="9" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="D438" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E438" s="12">
-        <v>66500</v>
+        <v>43700</v>
       </c>
     </row>
     <row r="439" spans="1:5" customHeight="1" ht="56.25">
       <c r="A439" s="9"/>
       <c r="B439" s="10" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="C439" s="9" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="D439" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E439" s="12">
         <v>32490</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
-[...6 lines deleted...]
-      <c r="E440" s="14"/>
+    <row r="440" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A440" s="9"/>
+      <c r="B440" s="10" t="s">
+        <v>785</v>
+      </c>
+      <c r="C440" s="9" t="s">
+        <v>786</v>
+      </c>
+      <c r="D440" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E440" s="12">
+        <v>43700</v>
+      </c>
     </row>
     <row r="441" spans="1:5" customHeight="1" ht="56.25">
       <c r="A441" s="9"/>
       <c r="B441" s="10" t="s">
+        <v>787</v>
+      </c>
+      <c r="C441" s="9" t="s">
         <v>788</v>
       </c>
-      <c r="C441" s="9" t="s">
+      <c r="D441" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E441" s="12">
+        <v>32490</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="14" t="s">
         <v>789</v>
       </c>
-      <c r="D441" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B442" s="14"/>
+      <c r="C442" s="14"/>
+      <c r="D442" s="14"/>
+      <c r="E442" s="14"/>
     </row>
     <row r="443" spans="1:5" customHeight="1" ht="56.25">
       <c r="A443" s="9"/>
       <c r="B443" s="10" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C443" s="9" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="D443" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E443" s="12">
-        <v>43054</v>
+        <v>47359</v>
       </c>
     </row>
     <row r="444" spans="1:5" customHeight="1" ht="56.25">
       <c r="A444" s="9"/>
       <c r="B444" s="10" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C444" s="9" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="D444" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E444" s="12">
-        <v>47359</v>
+        <v>43054</v>
       </c>
     </row>
     <row r="445" spans="1:5" customHeight="1" ht="56.25">
       <c r="A445" s="9"/>
       <c r="B445" s="10" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="C445" s="9" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="D445" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E445" s="12">
-        <v>74100</v>
+        <v>43054</v>
       </c>
     </row>
     <row r="446" spans="1:5" customHeight="1" ht="56.25">
       <c r="A446" s="9"/>
       <c r="B446" s="10" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C446" s="9" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="D446" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E446" s="12">
-        <v>74100</v>
+        <v>47359</v>
       </c>
     </row>
     <row r="447" spans="1:5" customHeight="1" ht="56.25">
       <c r="A447" s="9"/>
       <c r="B447" s="10" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="C447" s="9" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="D447" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E447" s="12">
-        <v>57144</v>
+        <v>43054</v>
       </c>
     </row>
     <row r="448" spans="1:5" customHeight="1" ht="56.25">
       <c r="A448" s="9"/>
       <c r="B448" s="10" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="C448" s="9" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="D448" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E448" s="12">
-        <v>40850</v>
+        <v>47359</v>
       </c>
     </row>
     <row r="449" spans="1:5" customHeight="1" ht="56.25">
       <c r="A449" s="9"/>
       <c r="B449" s="10" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="C449" s="9" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="D449" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E449" s="12">
-        <v>17222</v>
+        <v>74100</v>
       </c>
     </row>
     <row r="450" spans="1:5" customHeight="1" ht="56.25">
       <c r="A450" s="9"/>
       <c r="B450" s="10" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="C450" s="9" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="D450" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E450" s="12">
-        <v>47359</v>
+        <v>74100</v>
       </c>
     </row>
     <row r="451" spans="1:5" customHeight="1" ht="56.25">
       <c r="A451" s="9"/>
       <c r="B451" s="10" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="C451" s="9" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="D451" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E451" s="12">
-        <v>47359</v>
+        <v>57144</v>
       </c>
     </row>
     <row r="452" spans="1:5" customHeight="1" ht="56.25">
       <c r="A452" s="9"/>
       <c r="B452" s="10" t="s">
+        <v>808</v>
+      </c>
+      <c r="C452" s="9" t="s">
+        <v>809</v>
+      </c>
+      <c r="D452" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E452" s="12">
+        <v>40850</v>
+      </c>
+    </row>
+    <row r="453" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A453" s="9"/>
+      <c r="B453" s="10" t="s">
         <v>810</v>
       </c>
-      <c r="C452" s="9" t="s">
+      <c r="C453" s="9" t="s">
         <v>811</v>
       </c>
-      <c r="D452" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E453" s="14"/>
+      <c r="D453" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E453" s="12">
+        <v>17222</v>
+      </c>
     </row>
     <row r="454" spans="1:5" customHeight="1" ht="56.25">
       <c r="A454" s="9"/>
       <c r="B454" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="C454" s="9" t="s">
         <v>813</v>
       </c>
-      <c r="C454" s="9" t="s">
+      <c r="D454" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E454" s="12">
+        <v>47359</v>
+      </c>
+    </row>
+    <row r="455" spans="1:5">
+      <c r="A455" s="14" t="s">
         <v>814</v>
       </c>
-      <c r="D454" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B455" s="14"/>
+      <c r="C455" s="14"/>
+      <c r="D455" s="14"/>
+      <c r="E455" s="14"/>
     </row>
     <row r="456" spans="1:5" customHeight="1" ht="56.25">
       <c r="A456" s="9"/>
       <c r="B456" s="10" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="C456" s="9" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="D456" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E456" s="12">
-        <v>7030</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="457" spans="1:5" customHeight="1" ht="56.25">
       <c r="A457" s="9"/>
       <c r="B457" s="10" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="C457" s="9" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="D457" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E457" s="12">
-        <v>7030</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="458" spans="1:5" customHeight="1" ht="56.25">
       <c r="A458" s="9"/>
       <c r="B458" s="10" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C458" s="9" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="D458" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E458" s="12">
-        <v>9120</v>
+        <v>7030</v>
       </c>
     </row>
     <row r="459" spans="1:5" customHeight="1" ht="56.25">
       <c r="A459" s="9"/>
       <c r="B459" s="10" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="C459" s="9" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="D459" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E459" s="12">
-        <v>46170</v>
+        <v>7030</v>
       </c>
     </row>
     <row r="460" spans="1:5" customHeight="1" ht="56.25">
       <c r="A460" s="9"/>
       <c r="B460" s="10" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="C460" s="9" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="D460" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E460" s="12">
-        <v>55480</v>
-[...9 lines deleted...]
-      <c r="E461" s="14"/>
+        <v>9120</v>
+      </c>
+    </row>
+    <row r="461" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A461" s="9"/>
+      <c r="B461" s="10" t="s">
+        <v>825</v>
+      </c>
+      <c r="C461" s="9" t="s">
+        <v>826</v>
+      </c>
+      <c r="D461" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E461" s="12">
+        <v>46170</v>
+      </c>
     </row>
     <row r="462" spans="1:5" customHeight="1" ht="56.25">
       <c r="A462" s="9"/>
       <c r="B462" s="10" t="s">
+        <v>827</v>
+      </c>
+      <c r="C462" s="9" t="s">
         <v>828</v>
       </c>
-      <c r="C462" s="9" t="s">
+      <c r="D462" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E462" s="12">
+        <v>55480</v>
+      </c>
+    </row>
+    <row r="463" spans="1:5">
+      <c r="A463" s="14" t="s">
         <v>829</v>
       </c>
-      <c r="D462" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B463" s="14"/>
+      <c r="C463" s="14"/>
+      <c r="D463" s="14"/>
+      <c r="E463" s="14"/>
     </row>
     <row r="464" spans="1:5" customHeight="1" ht="56.25">
       <c r="A464" s="9"/>
       <c r="B464" s="10" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="C464" s="9" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="D464" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E464" s="12">
-        <v>23180</v>
+        <v>12920</v>
       </c>
     </row>
     <row r="465" spans="1:5" customHeight="1" ht="56.25">
       <c r="A465" s="9"/>
       <c r="B465" s="10" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="C465" s="9" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="D465" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E465" s="12">
-        <v>23180</v>
+        <v>12920</v>
       </c>
     </row>
     <row r="466" spans="1:5" customHeight="1" ht="56.25">
       <c r="A466" s="9"/>
       <c r="B466" s="10" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="C466" s="9" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="D466" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E466" s="12">
-        <v>40850</v>
+        <v>23180</v>
       </c>
     </row>
     <row r="467" spans="1:5" customHeight="1" ht="56.25">
       <c r="A467" s="9"/>
       <c r="B467" s="10" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="C467" s="9" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="D467" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E467" s="12">
-        <v>12920</v>
+        <v>23180</v>
       </c>
     </row>
     <row r="468" spans="1:5" customHeight="1" ht="56.25">
       <c r="A468" s="9"/>
       <c r="B468" s="10" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="C468" s="9" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="D468" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E468" s="12">
-        <v>40850</v>
+        <v>12920</v>
       </c>
     </row>
     <row r="469" spans="1:5" customHeight="1" ht="56.25">
       <c r="A469" s="9"/>
       <c r="B469" s="10" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="C469" s="9" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="D469" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E469" s="12">
-        <v>23180</v>
+        <v>12920</v>
       </c>
     </row>
     <row r="470" spans="1:5" customHeight="1" ht="56.25">
       <c r="A470" s="9"/>
       <c r="B470" s="10" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="C470" s="9" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="D470" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E470" s="12">
-        <v>40850</v>
+        <v>23180</v>
       </c>
     </row>
     <row r="471" spans="1:5" customHeight="1" ht="56.25">
       <c r="A471" s="9"/>
       <c r="B471" s="10" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="C471" s="9" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="D471" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E471" s="12">
-        <v>12920</v>
+        <v>23180</v>
       </c>
     </row>
     <row r="472" spans="1:5" customHeight="1" ht="56.25">
       <c r="A472" s="9"/>
       <c r="B472" s="10" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="C472" s="9" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="D472" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E472" s="12">
         <v>40850</v>
       </c>
     </row>
     <row r="473" spans="1:5" customHeight="1" ht="56.25">
       <c r="A473" s="9"/>
       <c r="B473" s="10" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="C473" s="9" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="D473" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E473" s="12">
-        <v>23180</v>
+        <v>12920</v>
       </c>
     </row>
     <row r="474" spans="1:5" customHeight="1" ht="56.25">
       <c r="A474" s="9"/>
       <c r="B474" s="10" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="C474" s="9" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="D474" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E474" s="12">
         <v>40850</v>
       </c>
     </row>
     <row r="475" spans="1:5" customHeight="1" ht="56.25">
       <c r="A475" s="9"/>
       <c r="B475" s="10" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="C475" s="9" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="D475" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E475" s="12">
-        <v>12920</v>
+        <v>23180</v>
       </c>
     </row>
     <row r="476" spans="1:5" customHeight="1" ht="56.25">
       <c r="A476" s="9"/>
       <c r="B476" s="10" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="C476" s="9" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="D476" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E476" s="12">
         <v>40850</v>
       </c>
     </row>
     <row r="477" spans="1:5" customHeight="1" ht="56.25">
       <c r="A477" s="9"/>
       <c r="B477" s="10" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="C477" s="9" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="D477" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E477" s="12">
         <v>12920</v>
       </c>
     </row>
     <row r="478" spans="1:5" customHeight="1" ht="56.25">
       <c r="A478" s="9"/>
       <c r="B478" s="10" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="C478" s="9" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="D478" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E478" s="12">
-        <v>23180</v>
+        <v>40850</v>
       </c>
     </row>
     <row r="479" spans="1:5" customHeight="1" ht="56.25">
       <c r="A479" s="9"/>
       <c r="B479" s="10" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="C479" s="9" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="D479" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E479" s="12">
-        <v>40850</v>
+        <v>23180</v>
       </c>
     </row>
     <row r="480" spans="1:5" customHeight="1" ht="56.25">
       <c r="A480" s="9"/>
       <c r="B480" s="10" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="C480" s="9" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="D480" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E480" s="12">
-        <v>23180</v>
+        <v>40850</v>
       </c>
     </row>
     <row r="481" spans="1:5" customHeight="1" ht="56.25">
       <c r="A481" s="9"/>
       <c r="B481" s="10" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="C481" s="9" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="D481" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E481" s="12">
         <v>12920</v>
       </c>
     </row>
     <row r="482" spans="1:5" customHeight="1" ht="56.25">
       <c r="A482" s="9"/>
       <c r="B482" s="10" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="C482" s="9" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="D482" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E482" s="12">
-        <v>12920</v>
+        <v>40850</v>
       </c>
     </row>
     <row r="483" spans="1:5" customHeight="1" ht="56.25">
       <c r="A483" s="9"/>
       <c r="B483" s="10" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="C483" s="9" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="D483" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E483" s="12">
-        <v>23180</v>
+        <v>12920</v>
       </c>
     </row>
     <row r="484" spans="1:5" customHeight="1" ht="56.25">
       <c r="A484" s="9"/>
       <c r="B484" s="10" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="C484" s="9" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="D484" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E484" s="12">
         <v>23180</v>
       </c>
     </row>
-    <row r="485" spans="1:5">
-[...6 lines deleted...]
-      <c r="E485" s="14"/>
+    <row r="485" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A485" s="9"/>
+      <c r="B485" s="10" t="s">
+        <v>872</v>
+      </c>
+      <c r="C485" s="9" t="s">
+        <v>873</v>
+      </c>
+      <c r="D485" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E485" s="12">
+        <v>40850</v>
+      </c>
     </row>
     <row r="486" spans="1:5" customHeight="1" ht="56.25">
       <c r="A486" s="9"/>
       <c r="B486" s="10" t="s">
+        <v>874</v>
+      </c>
+      <c r="C486" s="9" t="s">
         <v>875</v>
       </c>
-      <c r="C486" s="9" t="s">
+      <c r="D486" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E486" s="12">
+        <v>23180</v>
+      </c>
+    </row>
+    <row r="487" spans="1:5">
+      <c r="A487" s="14" t="s">
         <v>876</v>
       </c>
-      <c r="D486" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B487" s="14"/>
+      <c r="C487" s="14"/>
+      <c r="D487" s="14"/>
+      <c r="E487" s="14"/>
     </row>
     <row r="488" spans="1:5" customHeight="1" ht="56.25">
       <c r="A488" s="9"/>
       <c r="B488" s="10" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="C488" s="9" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="D488" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E488" s="12">
-        <v>28500</v>
+        <v>25270</v>
       </c>
     </row>
     <row r="489" spans="1:5" customHeight="1" ht="56.25">
       <c r="A489" s="9"/>
       <c r="B489" s="10" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="C489" s="9" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="D489" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E489" s="12">
-        <v>109820</v>
+        <v>25270</v>
       </c>
     </row>
     <row r="490" spans="1:5" customHeight="1" ht="56.25">
       <c r="A490" s="9"/>
       <c r="B490" s="10" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="C490" s="9" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="D490" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E490" s="12">
-        <v>136420</v>
+        <v>10830</v>
       </c>
     </row>
     <row r="491" spans="1:5" customHeight="1" ht="56.25">
       <c r="A491" s="9"/>
       <c r="B491" s="10" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="C491" s="9" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="D491" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E491" s="12">
-        <v>18810</v>
+        <v>12540</v>
       </c>
     </row>
     <row r="492" spans="1:5" customHeight="1" ht="56.25">
       <c r="A492" s="9"/>
       <c r="B492" s="10" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="C492" s="9" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="D492" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E492" s="12">
-        <v>238640</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="493" spans="1:5" customHeight="1" ht="56.25">
       <c r="A493" s="9"/>
       <c r="B493" s="10" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="C493" s="9" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="D493" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E493" s="12">
-        <v>13870</v>
+        <v>109820</v>
       </c>
     </row>
     <row r="494" spans="1:5" customHeight="1" ht="56.25">
       <c r="A494" s="9"/>
       <c r="B494" s="10" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="C494" s="9" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="D494" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E494" s="12">
-        <v>18810</v>
+        <v>136420</v>
       </c>
     </row>
     <row r="495" spans="1:5" customHeight="1" ht="56.25">
       <c r="A495" s="9"/>
       <c r="B495" s="10" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="C495" s="9" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="D495" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E495" s="12">
-        <v>25270</v>
+        <v>18810</v>
       </c>
     </row>
     <row r="496" spans="1:5" customHeight="1" ht="56.25">
       <c r="A496" s="9"/>
       <c r="B496" s="10" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="C496" s="9" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="D496" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E496" s="12">
-        <v>25270</v>
-[...9 lines deleted...]
-      <c r="E497" s="14"/>
+        <v>238640</v>
+      </c>
+    </row>
+    <row r="497" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A497" s="9"/>
+      <c r="B497" s="10" t="s">
+        <v>895</v>
+      </c>
+      <c r="C497" s="9" t="s">
+        <v>896</v>
+      </c>
+      <c r="D497" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E497" s="12">
+        <v>13870</v>
+      </c>
     </row>
     <row r="498" spans="1:5" customHeight="1" ht="56.25">
       <c r="A498" s="9"/>
       <c r="B498" s="10" t="s">
+        <v>897</v>
+      </c>
+      <c r="C498" s="9" t="s">
         <v>898</v>
       </c>
-      <c r="C498" s="9" t="s">
+      <c r="D498" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E498" s="12">
+        <v>18810</v>
+      </c>
+    </row>
+    <row r="499" spans="1:5">
+      <c r="A499" s="14" t="s">
         <v>899</v>
       </c>
-      <c r="D498" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B499" s="14"/>
+      <c r="C499" s="14"/>
+      <c r="D499" s="14"/>
+      <c r="E499" s="14"/>
     </row>
     <row r="500" spans="1:5" customHeight="1" ht="56.25">
       <c r="A500" s="9"/>
       <c r="B500" s="10" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="C500" s="9" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="D500" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E500" s="12">
         <v>7600</v>
       </c>
     </row>
     <row r="501" spans="1:5" customHeight="1" ht="56.25">
       <c r="A501" s="9"/>
       <c r="B501" s="10" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="C501" s="9" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="D501" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E501" s="12">
         <v>8550</v>
       </c>
     </row>
-    <row r="502" spans="1:5">
-      <c r="A502" s="14" t="s">
+    <row r="502" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A502" s="9"/>
+      <c r="B502" s="10" t="s">
+        <v>904</v>
+      </c>
+      <c r="C502" s="9" t="s">
+        <v>905</v>
+      </c>
+      <c r="D502" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E502" s="12">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="503" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A503" s="9"/>
+      <c r="B503" s="10" t="s">
         <v>906</v>
       </c>
-      <c r="B502" s="14"/>
-[...5 lines deleted...]
-      <c r="A503" s="14" t="s">
+      <c r="C503" s="9" t="s">
         <v>907</v>
       </c>
-      <c r="B503" s="14"/>
-[...2 lines deleted...]
-      <c r="E503" s="14"/>
+      <c r="D503" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E503" s="12">
+        <v>6650</v>
+      </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="14" t="s">
         <v>908</v>
       </c>
       <c r="B504" s="14"/>
       <c r="C504" s="14"/>
       <c r="D504" s="14"/>
       <c r="E504" s="14"/>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="14" t="s">
         <v>909</v>
       </c>
       <c r="B505" s="14"/>
       <c r="C505" s="14"/>
       <c r="D505" s="14"/>
       <c r="E505" s="14"/>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="14" t="s">
         <v>910</v>
       </c>
       <c r="B506" s="14"/>
       <c r="C506" s="14"/>
@@ -28907,2307 +28986,2325 @@
         <v>913</v>
       </c>
       <c r="B509" s="14"/>
       <c r="C509" s="14"/>
       <c r="D509" s="14"/>
       <c r="E509" s="14"/>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="14" t="s">
         <v>914</v>
       </c>
       <c r="B510" s="14"/>
       <c r="C510" s="14"/>
       <c r="D510" s="14"/>
       <c r="E510" s="14"/>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="14" t="s">
         <v>915</v>
       </c>
       <c r="B511" s="14"/>
       <c r="C511" s="14"/>
       <c r="D511" s="14"/>
       <c r="E511" s="14"/>
     </row>
-    <row r="512" spans="1:5" customHeight="1" ht="56.25">
-[...1 lines deleted...]
-      <c r="B512" s="10" t="s">
+    <row r="512" spans="1:5">
+      <c r="A512" s="14" t="s">
         <v>916</v>
       </c>
-      <c r="C512" s="9" t="s">
+      <c r="B512" s="14"/>
+      <c r="C512" s="14"/>
+      <c r="D512" s="14"/>
+      <c r="E512" s="14"/>
+    </row>
+    <row r="513" spans="1:5">
+      <c r="A513" s="14" t="s">
         <v>917</v>
       </c>
-      <c r="D512" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B513" s="14"/>
+      <c r="C513" s="14"/>
+      <c r="D513" s="14"/>
+      <c r="E513" s="14"/>
     </row>
     <row r="514" spans="1:5" customHeight="1" ht="56.25">
       <c r="A514" s="9"/>
       <c r="B514" s="10" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="C514" s="9" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="D514" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E514" s="12">
         <v>66633</v>
       </c>
     </row>
     <row r="515" spans="1:5" customHeight="1" ht="56.25">
       <c r="A515" s="9"/>
       <c r="B515" s="10" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="C515" s="9" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="D515" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E515" s="12">
         <v>77539</v>
       </c>
     </row>
-    <row r="516" spans="1:5">
-      <c r="A516" s="14" t="s">
+    <row r="516" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A516" s="9"/>
+      <c r="B516" s="10" t="s">
+        <v>922</v>
+      </c>
+      <c r="C516" s="9" t="s">
+        <v>923</v>
+      </c>
+      <c r="D516" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E516" s="12">
+        <v>40166</v>
+      </c>
+    </row>
+    <row r="517" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A517" s="9"/>
+      <c r="B517" s="10" t="s">
         <v>924</v>
       </c>
-      <c r="B516" s="14"/>
-[...5 lines deleted...]
-      <c r="A517" s="14" t="s">
+      <c r="C517" s="9" t="s">
         <v>925</v>
       </c>
-      <c r="B517" s="14"/>
-[...2 lines deleted...]
-      <c r="E517" s="14"/>
+      <c r="D517" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E517" s="12">
+        <v>52269</v>
+      </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="14" t="s">
         <v>926</v>
       </c>
       <c r="B518" s="14"/>
       <c r="C518" s="14"/>
       <c r="D518" s="14"/>
       <c r="E518" s="14"/>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="14" t="s">
         <v>927</v>
       </c>
       <c r="B519" s="14"/>
       <c r="C519" s="14"/>
       <c r="D519" s="14"/>
       <c r="E519" s="14"/>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="14" t="s">
         <v>928</v>
       </c>
       <c r="B520" s="14"/>
       <c r="C520" s="14"/>
       <c r="D520" s="14"/>
       <c r="E520" s="14"/>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="14" t="s">
         <v>929</v>
       </c>
       <c r="B521" s="14"/>
       <c r="C521" s="14"/>
       <c r="D521" s="14"/>
       <c r="E521" s="14"/>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="14" t="s">
         <v>930</v>
       </c>
       <c r="B522" s="14"/>
       <c r="C522" s="14"/>
       <c r="D522" s="14"/>
       <c r="E522" s="14"/>
     </row>
-    <row r="523" spans="1:5" customHeight="1" ht="56.25">
-[...1 lines deleted...]
-      <c r="B523" s="10" t="s">
+    <row r="523" spans="1:5">
+      <c r="A523" s="14" t="s">
         <v>931</v>
       </c>
-      <c r="C523" s="9" t="s">
+      <c r="B523" s="14"/>
+      <c r="C523" s="14"/>
+      <c r="D523" s="14"/>
+      <c r="E523" s="14"/>
+    </row>
+    <row r="524" spans="1:5">
+      <c r="A524" s="14" t="s">
         <v>932</v>
       </c>
-      <c r="D523" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B524" s="14"/>
+      <c r="C524" s="14"/>
+      <c r="D524" s="14"/>
+      <c r="E524" s="14"/>
     </row>
     <row r="525" spans="1:5" customHeight="1" ht="56.25">
       <c r="A525" s="9"/>
       <c r="B525" s="10" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="C525" s="9" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="D525" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E525" s="12">
-        <v>7600</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="526" spans="1:5" customHeight="1" ht="56.25">
       <c r="A526" s="9"/>
       <c r="B526" s="10" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="C526" s="9" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="D526" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E526" s="12">
-        <v>8550</v>
+        <v>6270</v>
       </c>
     </row>
     <row r="527" spans="1:5" customHeight="1" ht="56.25">
       <c r="A527" s="9"/>
       <c r="B527" s="10" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="C527" s="9" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="D527" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E527" s="12">
-        <v>9880</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="528" spans="1:5" customHeight="1" ht="56.25">
       <c r="A528" s="9"/>
       <c r="B528" s="10" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="C528" s="9" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="D528" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E528" s="12">
-        <v>31540</v>
+        <v>7030</v>
       </c>
     </row>
     <row r="529" spans="1:5" customHeight="1" ht="56.25">
       <c r="A529" s="9"/>
       <c r="B529" s="10" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="C529" s="9" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="D529" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E529" s="12">
-        <v>66120</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="530" spans="1:5" customHeight="1" ht="56.25">
       <c r="A530" s="9"/>
       <c r="B530" s="10" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="C530" s="9" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D530" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E530" s="12">
-        <v>23750</v>
+        <v>8550</v>
       </c>
     </row>
     <row r="531" spans="1:5" customHeight="1" ht="56.25">
       <c r="A531" s="9"/>
       <c r="B531" s="10" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="C531" s="9" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="D531" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E531" s="12">
-        <v>3040</v>
+        <v>9880</v>
       </c>
     </row>
     <row r="532" spans="1:5" customHeight="1" ht="56.25">
       <c r="A532" s="9"/>
       <c r="B532" s="10" t="s">
+        <v>947</v>
+      </c>
+      <c r="C532" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="D532" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E532" s="12">
+        <v>31540</v>
+      </c>
+    </row>
+    <row r="533" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A533" s="9"/>
+      <c r="B533" s="10" t="s">
         <v>949</v>
       </c>
-      <c r="C532" s="9" t="s">
+      <c r="C533" s="9" t="s">
         <v>950</v>
       </c>
-      <c r="D532" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E533" s="14"/>
+      <c r="D533" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E533" s="12">
+        <v>66120</v>
+      </c>
     </row>
     <row r="534" spans="1:5" customHeight="1" ht="56.25">
       <c r="A534" s="9"/>
       <c r="B534" s="10" t="s">
-        <v>931</v>
+        <v>951</v>
       </c>
       <c r="C534" s="9" t="s">
-        <v>932</v>
+        <v>952</v>
       </c>
       <c r="D534" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E534" s="12">
-        <v>6650</v>
-[...15 lines deleted...]
-      </c>
+        <v>23750</v>
+      </c>
+    </row>
+    <row r="535" spans="1:5">
+      <c r="A535" s="14" t="s">
+        <v>953</v>
+      </c>
+      <c r="B535" s="14"/>
+      <c r="C535" s="14"/>
+      <c r="D535" s="14"/>
+      <c r="E535" s="14"/>
     </row>
     <row r="536" spans="1:5" customHeight="1" ht="56.25">
       <c r="A536" s="9"/>
       <c r="B536" s="10" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="C536" s="9" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="D536" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E536" s="12">
-        <v>7600</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="537" spans="1:5" customHeight="1" ht="56.25">
       <c r="A537" s="9"/>
       <c r="B537" s="10" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="C537" s="9" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="D537" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E537" s="12">
-        <v>8550</v>
+        <v>6270</v>
       </c>
     </row>
     <row r="538" spans="1:5" customHeight="1" ht="56.25">
       <c r="A538" s="9"/>
       <c r="B538" s="10" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="C538" s="9" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="D538" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E538" s="12">
-        <v>9880</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="539" spans="1:5" customHeight="1" ht="56.25">
       <c r="A539" s="9"/>
       <c r="B539" s="10" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="C539" s="9" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="D539" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E539" s="12">
-        <v>31540</v>
+        <v>7030</v>
       </c>
     </row>
     <row r="540" spans="1:5" customHeight="1" ht="56.25">
       <c r="A540" s="9"/>
       <c r="B540" s="10" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="C540" s="9" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="D540" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E540" s="12">
-        <v>66120</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="541" spans="1:5" customHeight="1" ht="56.25">
       <c r="A541" s="9"/>
       <c r="B541" s="10" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="C541" s="9" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="D541" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E541" s="12">
-        <v>23750</v>
+        <v>8550</v>
       </c>
     </row>
     <row r="542" spans="1:5" customHeight="1" ht="56.25">
       <c r="A542" s="9"/>
       <c r="B542" s="10" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="C542" s="9" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="D542" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E542" s="12">
-        <v>3040</v>
+        <v>9880</v>
       </c>
     </row>
     <row r="543" spans="1:5" customHeight="1" ht="56.25">
       <c r="A543" s="9"/>
       <c r="B543" s="10" t="s">
+        <v>947</v>
+      </c>
+      <c r="C543" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="D543" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E543" s="12">
+        <v>31540</v>
+      </c>
+    </row>
+    <row r="544" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A544" s="9"/>
+      <c r="B544" s="10" t="s">
         <v>949</v>
       </c>
-      <c r="C543" s="9" t="s">
+      <c r="C544" s="9" t="s">
         <v>950</v>
       </c>
-      <c r="D543" s="11" t="s">
-[...7 lines deleted...]
-      <c r="A544" s="14" t="s">
+      <c r="D544" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E544" s="12">
+        <v>66120</v>
+      </c>
+    </row>
+    <row r="545" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A545" s="9"/>
+      <c r="B545" s="10" t="s">
+        <v>951</v>
+      </c>
+      <c r="C545" s="9" t="s">
         <v>952</v>
       </c>
-      <c r="B544" s="14"/>
-[...15 lines deleted...]
-      <c r="B546" s="10" t="s">
+      <c r="D545" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E545" s="12">
+        <v>23750</v>
+      </c>
+    </row>
+    <row r="546" spans="1:5">
+      <c r="A546" s="14" t="s">
         <v>954</v>
       </c>
-      <c r="C546" s="9" t="s">
+      <c r="B546" s="14"/>
+      <c r="C546" s="14"/>
+      <c r="D546" s="14"/>
+      <c r="E546" s="14"/>
+    </row>
+    <row r="547" spans="1:5">
+      <c r="A547" s="15" t="s">
         <v>955</v>
       </c>
-      <c r="D546" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B547" s="15"/>
+      <c r="C547" s="15"/>
+      <c r="D547" s="15"/>
+      <c r="E547" s="15"/>
     </row>
     <row r="548" spans="1:5" customHeight="1" ht="56.25">
       <c r="A548" s="9"/>
       <c r="B548" s="10" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="C548" s="9" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="D548" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E548" s="12">
         <v>62700</v>
       </c>
     </row>
     <row r="549" spans="1:5" customHeight="1" ht="56.25">
       <c r="A549" s="9"/>
       <c r="B549" s="10" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="C549" s="9" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="D549" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E549" s="12">
         <v>77710</v>
       </c>
     </row>
-    <row r="550" spans="1:5">
-[...6 lines deleted...]
-      <c r="E550" s="14"/>
+    <row r="550" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A550" s="9"/>
+      <c r="B550" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="C550" s="9" t="s">
+        <v>961</v>
+      </c>
+      <c r="D550" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E550" s="12">
+        <v>58140</v>
+      </c>
     </row>
     <row r="551" spans="1:5" customHeight="1" ht="56.25">
       <c r="A551" s="9"/>
       <c r="B551" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="C551" s="9" t="s">
         <v>963</v>
       </c>
-      <c r="C551" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D551" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E551" s="12">
-        <v>7980</v>
+        <v>58140</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="14" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="B552" s="14"/>
       <c r="C552" s="14"/>
       <c r="D552" s="14"/>
       <c r="E552" s="14"/>
     </row>
     <row r="553" spans="1:5" customHeight="1" ht="56.25">
       <c r="A553" s="9"/>
       <c r="B553" s="10" t="s">
+        <v>965</v>
+      </c>
+      <c r="C553" s="9" t="s">
         <v>966</v>
       </c>
-      <c r="C553" s="9" t="s">
+      <c r="D553" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E553" s="12">
+        <v>7980</v>
+      </c>
+    </row>
+    <row r="554" spans="1:5">
+      <c r="A554" s="14" t="s">
         <v>967</v>
       </c>
-      <c r="D553" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B554" s="14"/>
+      <c r="C554" s="14"/>
+      <c r="D554" s="14"/>
+      <c r="E554" s="14"/>
     </row>
     <row r="555" spans="1:5" customHeight="1" ht="56.25">
       <c r="A555" s="9"/>
       <c r="B555" s="10" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="C555" s="9" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="D555" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E555" s="12">
         <v>14250</v>
       </c>
     </row>
-    <row r="556" spans="1:5">
-[...6 lines deleted...]
-      <c r="E556" s="14"/>
+    <row r="556" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A556" s="9"/>
+      <c r="B556" s="10" t="s">
+        <v>970</v>
+      </c>
+      <c r="C556" s="9" t="s">
+        <v>971</v>
+      </c>
+      <c r="D556" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E556" s="12">
+        <v>55290</v>
+      </c>
     </row>
     <row r="557" spans="1:5" customHeight="1" ht="56.25">
       <c r="A557" s="9"/>
       <c r="B557" s="10" t="s">
+        <v>972</v>
+      </c>
+      <c r="C557" s="9" t="s">
         <v>973</v>
       </c>
-      <c r="C557" s="9" t="s">
+      <c r="D557" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E557" s="12">
+        <v>55290</v>
+      </c>
+    </row>
+    <row r="558" spans="1:5">
+      <c r="A558" s="14" t="s">
         <v>974</v>
       </c>
-      <c r="D557" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B558" s="14"/>
+      <c r="C558" s="14"/>
+      <c r="D558" s="14"/>
+      <c r="E558" s="14"/>
     </row>
     <row r="559" spans="1:5" customHeight="1" ht="56.25">
       <c r="A559" s="9"/>
       <c r="B559" s="10" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="C559" s="9" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="D559" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E559" s="12">
         <v>103740</v>
       </c>
     </row>
-    <row r="560" spans="1:5">
-[...6 lines deleted...]
-      <c r="E560" s="14"/>
+    <row r="560" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A560" s="9"/>
+      <c r="B560" s="10" t="s">
+        <v>977</v>
+      </c>
+      <c r="C560" s="9" t="s">
+        <v>978</v>
+      </c>
+      <c r="D560" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E560" s="12">
+        <v>5700</v>
+      </c>
     </row>
     <row r="561" spans="1:5" customHeight="1" ht="56.25">
       <c r="A561" s="9"/>
       <c r="B561" s="10" t="s">
+        <v>979</v>
+      </c>
+      <c r="C561" s="9" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
       <c r="D561" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E561" s="12">
-        <v>3420</v>
-[...15 lines deleted...]
-      </c>
+        <v>13870</v>
+      </c>
+    </row>
+    <row r="562" spans="1:5">
+      <c r="A562" s="14" t="s">
+        <v>981</v>
+      </c>
+      <c r="B562" s="14"/>
+      <c r="C562" s="14"/>
+      <c r="D562" s="14"/>
+      <c r="E562" s="14"/>
     </row>
     <row r="563" spans="1:5" customHeight="1" ht="56.25">
       <c r="A563" s="9"/>
       <c r="B563" s="10" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="C563" s="9" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="D563" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E563" s="12">
-        <v>2850</v>
+        <v>5320</v>
       </c>
     </row>
     <row r="564" spans="1:5" customHeight="1" ht="56.25">
       <c r="A564" s="9"/>
       <c r="B564" s="10" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="C564" s="9" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="D564" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E564" s="12">
         <v>2850</v>
       </c>
     </row>
     <row r="565" spans="1:5" customHeight="1" ht="56.25">
       <c r="A565" s="9"/>
       <c r="B565" s="10" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="C565" s="9" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
       <c r="D565" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E565" s="12">
-        <v>2850</v>
+        <v>6460</v>
       </c>
     </row>
     <row r="566" spans="1:5" customHeight="1" ht="56.25">
       <c r="A566" s="9"/>
       <c r="B566" s="10" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="C566" s="9" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="D566" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E566" s="12">
         <v>3040</v>
       </c>
     </row>
     <row r="567" spans="1:5" customHeight="1" ht="56.25">
       <c r="A567" s="9"/>
       <c r="B567" s="10" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="C567" s="9" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="D567" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E567" s="12">
         <v>3420</v>
       </c>
     </row>
     <row r="568" spans="1:5" customHeight="1" ht="56.25">
       <c r="A568" s="9"/>
       <c r="B568" s="10" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="C568" s="9" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="D568" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E568" s="12">
-        <v>2850</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="569" spans="1:5" customHeight="1" ht="56.25">
       <c r="A569" s="9"/>
       <c r="B569" s="10" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="C569" s="9" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="D569" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E569" s="12">
-        <v>3990</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="570" spans="1:5" customHeight="1" ht="56.25">
       <c r="A570" s="9"/>
       <c r="B570" s="10" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="C570" s="9" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="D570" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E570" s="12">
         <v>2850</v>
       </c>
     </row>
     <row r="571" spans="1:5" customHeight="1" ht="56.25">
       <c r="A571" s="9"/>
       <c r="B571" s="10" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="C571" s="9" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="D571" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E571" s="12">
-        <v>5320</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="572" spans="1:5" customHeight="1" ht="56.25">
       <c r="A572" s="9"/>
       <c r="B572" s="10" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="C572" s="9" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="D572" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E572" s="12">
-        <v>2850</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="573" spans="1:5" customHeight="1" ht="56.25">
       <c r="A573" s="9"/>
       <c r="B573" s="10" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="C573" s="9" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="D573" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E573" s="12">
-        <v>6460</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="574" spans="1:5" customHeight="1" ht="56.25">
       <c r="A574" s="9"/>
       <c r="B574" s="10" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C574" s="9" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D574" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E574" s="12">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="575" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A575" s="9"/>
+      <c r="B575" s="10" t="s">
         <v>1006</v>
       </c>
-      <c r="C574" s="9" t="s">
+      <c r="C575" s="9" t="s">
         <v>1007</v>
       </c>
-      <c r="D574" s="11" t="s">
+      <c r="D575" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E575" s="12">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="576" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A576" s="9"/>
+      <c r="B576" s="10" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C576" s="9" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D576" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E574" s="12">
-[...23 lines deleted...]
-      <c r="B577" s="10" t="s">
+      <c r="E576" s="12">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="577" spans="1:5">
+      <c r="A577" s="14" t="s">
         <v>1010</v>
       </c>
-      <c r="C577" s="9" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B577" s="14"/>
+      <c r="C577" s="14"/>
+      <c r="D577" s="14"/>
+      <c r="E577" s="14"/>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="14" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="B578" s="14"/>
       <c r="C578" s="14"/>
       <c r="D578" s="14"/>
       <c r="E578" s="14"/>
     </row>
     <row r="579" spans="1:5" customHeight="1" ht="56.25">
       <c r="A579" s="9"/>
       <c r="B579" s="10" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C579" s="9" t="s">
         <v>1013</v>
       </c>
-      <c r="C579" s="9" t="s">
+      <c r="D579" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E579" s="12">
+        <v>43837</v>
+      </c>
+    </row>
+    <row r="580" spans="1:5">
+      <c r="A580" s="14" t="s">
         <v>1014</v>
       </c>
-      <c r="D579" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B580" s="14"/>
+      <c r="C580" s="14"/>
+      <c r="D580" s="14"/>
+      <c r="E580" s="14"/>
     </row>
     <row r="581" spans="1:5" customHeight="1" ht="56.25">
       <c r="A581" s="9"/>
       <c r="B581" s="10" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="C581" s="9" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="D581" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E581" s="12">
-        <v>4180</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="582" spans="1:5" customHeight="1" ht="56.25">
       <c r="A582" s="9"/>
       <c r="B582" s="10" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="C582" s="9" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="D582" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E582" s="12">
-        <v>1900</v>
+        <v>7220</v>
       </c>
     </row>
     <row r="583" spans="1:5" customHeight="1" ht="56.25">
       <c r="A583" s="9"/>
       <c r="B583" s="10" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="C583" s="9" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="D583" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E583" s="12">
-        <v>6460</v>
+        <v>950</v>
       </c>
     </row>
     <row r="584" spans="1:5" customHeight="1" ht="56.25">
       <c r="A584" s="9"/>
       <c r="B584" s="10" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="C584" s="9" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="D584" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E584" s="12">
         <v>3040</v>
       </c>
     </row>
     <row r="585" spans="1:5" customHeight="1" ht="56.25">
       <c r="A585" s="9"/>
       <c r="B585" s="10" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="C585" s="9" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="D585" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E585" s="12">
-        <v>6460</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="586" spans="1:5" customHeight="1" ht="56.25">
       <c r="A586" s="9"/>
       <c r="B586" s="10" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="C586" s="9" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="D586" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E586" s="12">
-        <v>4180</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="587" spans="1:5" customHeight="1" ht="56.25">
       <c r="A587" s="9"/>
       <c r="B587" s="10" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="C587" s="9" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="D587" s="11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E587" s="12"/>
+        <v>14</v>
+      </c>
+      <c r="E587" s="12">
+        <v>3040</v>
+      </c>
     </row>
     <row r="588" spans="1:5" customHeight="1" ht="56.25">
       <c r="A588" s="9"/>
       <c r="B588" s="10" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="C588" s="9" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="D588" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E588" s="12">
-        <v>3040</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="589" spans="1:5" customHeight="1" ht="56.25">
       <c r="A589" s="9"/>
       <c r="B589" s="10" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="C589" s="9" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="D589" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E589" s="12">
-        <v>5890</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="590" spans="1:5" customHeight="1" ht="56.25">
       <c r="A590" s="9"/>
       <c r="B590" s="10" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="C590" s="9" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="D590" s="11" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E590" s="12"/>
+        <v>14</v>
+      </c>
+      <c r="E590" s="12">
+        <v>1900</v>
+      </c>
     </row>
     <row r="591" spans="1:5" customHeight="1" ht="56.25">
       <c r="A591" s="9"/>
       <c r="B591" s="10" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="C591" s="9" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="D591" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E591" s="12">
-        <v>5890</v>
+        <v>6460</v>
       </c>
     </row>
     <row r="592" spans="1:5" customHeight="1" ht="56.25">
       <c r="A592" s="9"/>
       <c r="B592" s="10" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="C592" s="9" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="D592" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E592" s="12">
         <v>3040</v>
       </c>
     </row>
     <row r="593" spans="1:5" customHeight="1" ht="56.25">
       <c r="A593" s="9"/>
       <c r="B593" s="10" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="C593" s="9" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="D593" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="E593" s="12"/>
+      <c r="E593" s="12">
+        <v>6460</v>
+      </c>
     </row>
     <row r="594" spans="1:5" customHeight="1" ht="56.25">
       <c r="A594" s="9"/>
       <c r="B594" s="10" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="C594" s="9" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="D594" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E594" s="12">
-        <v>1900</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="595" spans="1:5" customHeight="1" ht="56.25">
       <c r="A595" s="9"/>
       <c r="B595" s="10" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="C595" s="9" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="D595" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="E595" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E595" s="12"/>
     </row>
     <row r="596" spans="1:5" customHeight="1" ht="56.25">
       <c r="A596" s="9"/>
       <c r="B596" s="10" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="C596" s="9" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="D596" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E596" s="12">
-        <v>2280</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="597" spans="1:5" customHeight="1" ht="56.25">
       <c r="A597" s="9"/>
       <c r="B597" s="10" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="C597" s="9" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="D597" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E597" s="12">
-        <v>950</v>
+        <v>5890</v>
       </c>
     </row>
     <row r="598" spans="1:5" customHeight="1" ht="56.25">
       <c r="A598" s="9"/>
       <c r="B598" s="10" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="C598" s="9" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="D598" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="E598" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E598" s="12"/>
     </row>
     <row r="599" spans="1:5" customHeight="1" ht="56.25">
       <c r="A599" s="9"/>
       <c r="B599" s="10" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="C599" s="9" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="D599" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E599" s="12">
-        <v>7220</v>
+        <v>5890</v>
       </c>
     </row>
     <row r="600" spans="1:5" customHeight="1" ht="56.25">
       <c r="A600" s="9"/>
       <c r="B600" s="10" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="C600" s="9" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="D600" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E600" s="12">
-        <v>950</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="601" spans="1:5" customHeight="1" ht="56.25">
       <c r="A601" s="9"/>
       <c r="B601" s="10" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="C601" s="9" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="D601" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="E601" s="12">
-[...1 lines deleted...]
-      </c>
+      <c r="E601" s="12"/>
     </row>
     <row r="602" spans="1:5" customHeight="1" ht="56.25">
       <c r="A602" s="9"/>
       <c r="B602" s="10" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="C602" s="9" t="s">
-        <v>1060</v>
+        <v>1058</v>
       </c>
       <c r="D602" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E602" s="12">
-        <v>5700</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="603" spans="1:5" customHeight="1" ht="56.25">
       <c r="A603" s="9"/>
       <c r="B603" s="10" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C603" s="9" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D603" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E603" s="12">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="604" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A604" s="9"/>
+      <c r="B604" s="10" t="s">
         <v>1061</v>
       </c>
-      <c r="C603" s="9" t="s">
+      <c r="C604" s="9" t="s">
         <v>1062</v>
       </c>
-      <c r="D603" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E604" s="14"/>
+      <c r="D604" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E604" s="12">
+        <v>2280</v>
+      </c>
     </row>
     <row r="605" spans="1:5" customHeight="1" ht="56.25">
       <c r="A605" s="9"/>
       <c r="B605" s="10" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C605" s="9" t="s">
         <v>1064</v>
       </c>
-      <c r="C605" s="9" t="s">
+      <c r="D605" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E605" s="12">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="606" spans="1:5">
+      <c r="A606" s="14" t="s">
         <v>1065</v>
       </c>
-      <c r="D605" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B606" s="14"/>
+      <c r="C606" s="14"/>
+      <c r="D606" s="14"/>
+      <c r="E606" s="14"/>
     </row>
     <row r="607" spans="1:5" customHeight="1" ht="56.25">
       <c r="A607" s="9"/>
       <c r="B607" s="10" t="s">
-        <v>1068</v>
+        <v>1066</v>
       </c>
       <c r="C607" s="9" t="s">
-        <v>1069</v>
+        <v>1067</v>
       </c>
       <c r="D607" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E607" s="12">
-        <v>28690</v>
+        <v>5510</v>
       </c>
     </row>
     <row r="608" spans="1:5" customHeight="1" ht="56.25">
       <c r="A608" s="9"/>
       <c r="B608" s="10" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="C608" s="9" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="D608" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E608" s="12">
-        <v>11020</v>
+        <v>73720</v>
       </c>
     </row>
     <row r="609" spans="1:5" customHeight="1" ht="56.25">
       <c r="A609" s="9"/>
       <c r="B609" s="10" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="C609" s="9" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="D609" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E609" s="12">
-        <v>5890</v>
+        <v>17222</v>
       </c>
     </row>
     <row r="610" spans="1:5" customHeight="1" ht="56.25">
       <c r="A610" s="9"/>
       <c r="B610" s="10" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="C610" s="9" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="D610" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E610" s="12">
-        <v>5510</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="611" spans="1:5" customHeight="1" ht="56.25">
       <c r="A611" s="9"/>
       <c r="B611" s="10" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C611" s="9" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D611" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E611" s="12">
+        <v>28690</v>
+      </c>
+    </row>
+    <row r="612" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A612" s="9"/>
+      <c r="B612" s="10" t="s">
         <v>1076</v>
       </c>
-      <c r="C611" s="9" t="s">
+      <c r="C612" s="9" t="s">
         <v>1077</v>
       </c>
-      <c r="D611" s="11" t="s">
-[...13 lines deleted...]
-      <c r="E612" s="14"/>
+      <c r="D612" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E612" s="12">
+        <v>11020</v>
+      </c>
     </row>
     <row r="613" spans="1:5" customHeight="1" ht="56.25">
       <c r="A613" s="9"/>
       <c r="B613" s="10" t="s">
-        <v>640</v>
+        <v>1078</v>
       </c>
       <c r="C613" s="9" t="s">
-        <v>641</v>
+        <v>1079</v>
       </c>
       <c r="D613" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E613" s="12">
-        <v>6270</v>
-[...7 lines deleted...]
-      <c r="C614" s="9" t="s">
+        <v>5890</v>
+      </c>
+    </row>
+    <row r="614" spans="1:5">
+      <c r="A614" s="14" t="s">
         <v>1080</v>
       </c>
-      <c r="D614" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B614" s="14"/>
+      <c r="C614" s="14"/>
+      <c r="D614" s="14"/>
+      <c r="E614" s="14"/>
     </row>
     <row r="615" spans="1:5" customHeight="1" ht="56.25">
       <c r="A615" s="9"/>
       <c r="B615" s="10" t="s">
-        <v>1081</v>
+        <v>642</v>
       </c>
       <c r="C615" s="9" t="s">
-        <v>1082</v>
+        <v>643</v>
       </c>
       <c r="D615" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E615" s="12">
-        <v>9880</v>
+        <v>47164</v>
       </c>
     </row>
     <row r="616" spans="1:5" customHeight="1" ht="56.25">
       <c r="A616" s="9"/>
       <c r="B616" s="10" t="s">
-        <v>1083</v>
+        <v>646</v>
       </c>
       <c r="C616" s="9" t="s">
-        <v>1084</v>
+        <v>647</v>
       </c>
       <c r="D616" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E616" s="12">
-        <v>28181</v>
+        <v>67260</v>
       </c>
     </row>
     <row r="617" spans="1:5" customHeight="1" ht="56.25">
       <c r="A617" s="9"/>
       <c r="B617" s="10" t="s">
-        <v>1085</v>
+        <v>648</v>
       </c>
       <c r="C617" s="9" t="s">
-        <v>1086</v>
+        <v>649</v>
       </c>
       <c r="D617" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E617" s="12">
-        <v>53817</v>
+        <v>6270</v>
       </c>
     </row>
     <row r="618" spans="1:5" customHeight="1" ht="56.25">
       <c r="A618" s="9"/>
       <c r="B618" s="10" t="s">
-        <v>642</v>
+        <v>1081</v>
       </c>
       <c r="C618" s="9" t="s">
-        <v>643</v>
+        <v>1082</v>
       </c>
       <c r="D618" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E618" s="12">
-        <v>47164</v>
+        <v>62820</v>
       </c>
     </row>
     <row r="619" spans="1:5" customHeight="1" ht="56.25">
       <c r="A619" s="9"/>
       <c r="B619" s="10" t="s">
-        <v>644</v>
+        <v>1083</v>
       </c>
       <c r="C619" s="9" t="s">
-        <v>645</v>
+        <v>1084</v>
       </c>
       <c r="D619" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E619" s="12">
-        <v>29260</v>
+        <v>9880</v>
       </c>
     </row>
     <row r="620" spans="1:5" customHeight="1" ht="56.25">
       <c r="A620" s="9"/>
       <c r="B620" s="10" t="s">
-        <v>646</v>
+        <v>1085</v>
       </c>
       <c r="C620" s="9" t="s">
-        <v>647</v>
+        <v>1086</v>
       </c>
       <c r="D620" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E620" s="12">
-        <v>47164</v>
+        <v>28181</v>
       </c>
     </row>
     <row r="621" spans="1:5" customHeight="1" ht="56.25">
       <c r="A621" s="9"/>
       <c r="B621" s="10" t="s">
-        <v>638</v>
+        <v>1087</v>
       </c>
       <c r="C621" s="9" t="s">
-        <v>639</v>
+        <v>1088</v>
       </c>
       <c r="D621" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E621" s="12">
-        <v>67260</v>
-[...9 lines deleted...]
-      <c r="E622" s="14"/>
+        <v>53817</v>
+      </c>
+    </row>
+    <row r="622" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A622" s="9"/>
+      <c r="B622" s="10" t="s">
+        <v>650</v>
+      </c>
+      <c r="C622" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="D622" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E622" s="12">
+        <v>47164</v>
+      </c>
     </row>
     <row r="623" spans="1:5" customHeight="1" ht="56.25">
       <c r="A623" s="9"/>
       <c r="B623" s="10" t="s">
-        <v>1088</v>
+        <v>640</v>
       </c>
       <c r="C623" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="D623" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E623" s="12">
+        <v>29260</v>
+      </c>
+    </row>
+    <row r="624" spans="1:5">
+      <c r="A624" s="14" t="s">
         <v>1089</v>
       </c>
-      <c r="D623" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B624" s="14"/>
+      <c r="C624" s="14"/>
+      <c r="D624" s="14"/>
+      <c r="E624" s="14"/>
     </row>
     <row r="625" spans="1:5" customHeight="1" ht="56.25">
       <c r="A625" s="9"/>
       <c r="B625" s="10" t="s">
-        <v>1092</v>
+        <v>1090</v>
       </c>
       <c r="C625" s="9" t="s">
-        <v>1093</v>
+        <v>1091</v>
       </c>
       <c r="D625" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E625" s="12">
-        <v>13300</v>
+        <v>15390</v>
       </c>
     </row>
     <row r="626" spans="1:5" customHeight="1" ht="56.25">
       <c r="A626" s="9"/>
       <c r="B626" s="10" t="s">
-        <v>1094</v>
+        <v>1092</v>
       </c>
       <c r="C626" s="9" t="s">
-        <v>1095</v>
+        <v>1093</v>
       </c>
       <c r="D626" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E626" s="12">
-        <v>19190</v>
+        <v>43700</v>
       </c>
     </row>
     <row r="627" spans="1:5" customHeight="1" ht="56.25">
       <c r="A627" s="9"/>
       <c r="B627" s="10" t="s">
-        <v>1096</v>
+        <v>1094</v>
       </c>
       <c r="C627" s="9" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="D627" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E627" s="12">
-        <v>24890</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="628" spans="1:5" customHeight="1" ht="56.25">
       <c r="A628" s="9"/>
       <c r="B628" s="10" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="C628" s="9" t="s">
-        <v>1099</v>
+        <v>1097</v>
       </c>
       <c r="D628" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E628" s="12">
-        <v>15200</v>
+        <v>59297</v>
       </c>
     </row>
     <row r="629" spans="1:5" customHeight="1" ht="56.25">
       <c r="A629" s="9"/>
       <c r="B629" s="10" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
       <c r="C629" s="9" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="D629" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E629" s="12">
-        <v>20520</v>
+        <v>9310</v>
       </c>
     </row>
     <row r="630" spans="1:5" customHeight="1" ht="56.25">
       <c r="A630" s="9"/>
       <c r="B630" s="10" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="C630" s="9" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
       <c r="D630" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E630" s="12">
-        <v>4750</v>
+        <v>85120</v>
       </c>
     </row>
     <row r="631" spans="1:5" customHeight="1" ht="56.25">
       <c r="A631" s="9"/>
       <c r="B631" s="10" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="C631" s="9" t="s">
-        <v>1105</v>
+        <v>1103</v>
       </c>
       <c r="D631" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E631" s="12">
-        <v>34010</v>
+        <v>13300</v>
       </c>
     </row>
     <row r="632" spans="1:5" customHeight="1" ht="56.25">
       <c r="A632" s="9"/>
       <c r="B632" s="10" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="C632" s="9" t="s">
-        <v>1107</v>
+        <v>1105</v>
       </c>
       <c r="D632" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E632" s="12">
-        <v>4560</v>
+        <v>19190</v>
       </c>
     </row>
     <row r="633" spans="1:5" customHeight="1" ht="56.25">
       <c r="A633" s="9"/>
       <c r="B633" s="10" t="s">
-        <v>1108</v>
+        <v>1106</v>
       </c>
       <c r="C633" s="9" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="D633" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E633" s="12">
-        <v>45980</v>
+        <v>24890</v>
       </c>
     </row>
     <row r="634" spans="1:5" customHeight="1" ht="56.25">
       <c r="A634" s="9"/>
       <c r="B634" s="10" t="s">
-        <v>1110</v>
+        <v>1108</v>
       </c>
       <c r="C634" s="9" t="s">
-        <v>1111</v>
+        <v>1109</v>
       </c>
       <c r="D634" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E634" s="12">
-        <v>15390</v>
+        <v>15200</v>
       </c>
     </row>
     <row r="635" spans="1:5" customHeight="1" ht="56.25">
       <c r="A635" s="9"/>
       <c r="B635" s="10" t="s">
-        <v>1112</v>
+        <v>1110</v>
       </c>
       <c r="C635" s="9" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="D635" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E635" s="12">
-        <v>43700</v>
+        <v>20520</v>
       </c>
     </row>
     <row r="636" spans="1:5" customHeight="1" ht="56.25">
       <c r="A636" s="9"/>
       <c r="B636" s="10" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="C636" s="9" t="s">
-        <v>1115</v>
+        <v>1113</v>
       </c>
       <c r="D636" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E636" s="12">
-        <v>6650</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="637" spans="1:5" customHeight="1" ht="56.25">
       <c r="A637" s="9"/>
       <c r="B637" s="10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C637" s="9" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D637" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E637" s="12">
+        <v>34010</v>
+      </c>
+    </row>
+    <row r="638" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A638" s="9"/>
+      <c r="B638" s="10" t="s">
         <v>1116</v>
       </c>
-      <c r="C637" s="9" t="s">
+      <c r="C638" s="9" t="s">
         <v>1117</v>
       </c>
-      <c r="D637" s="11" t="s">
-[...7 lines deleted...]
-      <c r="A638" s="14" t="s">
+      <c r="D638" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E638" s="12">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="639" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A639" s="9"/>
+      <c r="B639" s="10" t="s">
         <v>1118</v>
       </c>
-      <c r="B638" s="14"/>
-[...5 lines deleted...]
-      <c r="A639" s="15" t="s">
+      <c r="C639" s="9" t="s">
         <v>1119</v>
       </c>
-      <c r="B639" s="15"/>
-[...6 lines deleted...]
-      <c r="B640" s="10" t="s">
+      <c r="D639" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E639" s="12">
+        <v>45980</v>
+      </c>
+    </row>
+    <row r="640" spans="1:5">
+      <c r="A640" s="14" t="s">
         <v>1120</v>
       </c>
-      <c r="C640" s="9" t="s">
+      <c r="B640" s="14"/>
+      <c r="C640" s="14"/>
+      <c r="D640" s="14"/>
+      <c r="E640" s="14"/>
+    </row>
+    <row r="641" spans="1:5">
+      <c r="A641" s="15" t="s">
         <v>1121</v>
       </c>
-      <c r="D640" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B641" s="15"/>
+      <c r="C641" s="15"/>
+      <c r="D641" s="15"/>
+      <c r="E641" s="15"/>
     </row>
     <row r="642" spans="1:5" customHeight="1" ht="56.25">
       <c r="A642" s="9"/>
       <c r="B642" s="10" t="s">
-        <v>1124</v>
+        <v>1122</v>
       </c>
       <c r="C642" s="9" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
       <c r="D642" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E642" s="12">
-        <v>5700</v>
+        <v>7030</v>
       </c>
     </row>
     <row r="643" spans="1:5" customHeight="1" ht="56.25">
       <c r="A643" s="9"/>
       <c r="B643" s="10" t="s">
-        <v>1126</v>
+        <v>1124</v>
       </c>
       <c r="C643" s="9" t="s">
-        <v>1127</v>
+        <v>1125</v>
       </c>
       <c r="D643" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E643" s="12">
-        <v>11590</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="644" spans="1:5" customHeight="1" ht="56.25">
       <c r="A644" s="9"/>
       <c r="B644" s="10" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="C644" s="9" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="D644" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E644" s="12">
-        <v>12540</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="645" spans="1:5" customHeight="1" ht="56.25">
       <c r="A645" s="9"/>
       <c r="B645" s="10" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="C645" s="9" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
       <c r="D645" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E645" s="12">
-        <v>26410</v>
+        <v>11590</v>
       </c>
     </row>
     <row r="646" spans="1:5" customHeight="1" ht="56.25">
       <c r="A646" s="9"/>
       <c r="B646" s="10" t="s">
-        <v>1132</v>
+        <v>1130</v>
       </c>
       <c r="C646" s="9" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="D646" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E646" s="12">
-        <v>41040</v>
+        <v>12540</v>
       </c>
     </row>
     <row r="647" spans="1:5" customHeight="1" ht="56.25">
       <c r="A647" s="9"/>
       <c r="B647" s="10" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
       <c r="C647" s="9" t="s">
-        <v>1135</v>
+        <v>1133</v>
       </c>
       <c r="D647" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E647" s="12">
-        <v>40850</v>
+        <v>26410</v>
       </c>
     </row>
     <row r="648" spans="1:5" customHeight="1" ht="56.25">
       <c r="A648" s="9"/>
       <c r="B648" s="10" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="C648" s="9" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="D648" s="11" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E648" s="12">
-        <v>28500</v>
+        <v>41040</v>
       </c>
     </row>
     <row r="649" spans="1:5" customHeight="1" ht="56.25">
       <c r="A649" s="9"/>
       <c r="B649" s="10" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
       <c r="C649" s="9" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="D649" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E649" s="12">
-        <v>85500</v>
+        <v>40850</v>
       </c>
     </row>
     <row r="650" spans="1:5" customHeight="1" ht="56.25">
       <c r="A650" s="9"/>
       <c r="B650" s="10" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
       <c r="C650" s="9" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="D650" s="11" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="E650" s="12">
-        <v>75540</v>
+        <v>28500</v>
       </c>
     </row>
     <row r="651" spans="1:5" customHeight="1" ht="56.25">
       <c r="A651" s="9"/>
       <c r="B651" s="10" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C651" s="9" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D651" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E651" s="12">
+        <v>85500</v>
+      </c>
+    </row>
+    <row r="652" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A652" s="9"/>
+      <c r="B652" s="10" t="s">
         <v>1142</v>
       </c>
-      <c r="C651" s="9" t="s">
+      <c r="C652" s="9" t="s">
         <v>1143</v>
       </c>
-      <c r="D651" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E651" s="12">
+      <c r="D652" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E652" s="12">
         <v>72010</v>
       </c>
     </row>
-    <row r="652" spans="1:5">
-      <c r="A652" s="14" t="s">
+    <row r="653" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A653" s="9"/>
+      <c r="B653" s="10" t="s">
         <v>1144</v>
       </c>
-      <c r="B652" s="14"/>
-[...5 lines deleted...]
-      <c r="A653" s="14" t="s">
+      <c r="C653" s="9" t="s">
         <v>1145</v>
       </c>
-      <c r="B653" s="14"/>
-[...2 lines deleted...]
-      <c r="E653" s="14"/>
+      <c r="D653" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E653" s="12">
+        <v>75540</v>
+      </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="14" t="s">
         <v>1146</v>
       </c>
       <c r="B654" s="14"/>
       <c r="C654" s="14"/>
       <c r="D654" s="14"/>
       <c r="E654" s="14"/>
     </row>
     <row r="655" spans="1:5">
-      <c r="A655" s="15" t="s">
+      <c r="A655" s="14" t="s">
         <v>1147</v>
       </c>
-      <c r="B655" s="15"/>
-[...2 lines deleted...]
-      <c r="E655" s="15"/>
+      <c r="B655" s="14"/>
+      <c r="C655" s="14"/>
+      <c r="D655" s="14"/>
+      <c r="E655" s="14"/>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="14" t="s">
         <v>1148</v>
       </c>
       <c r="B656" s="14"/>
       <c r="C656" s="14"/>
       <c r="D656" s="14"/>
       <c r="E656" s="14"/>
     </row>
-    <row r="657" spans="1:5" customHeight="1" ht="56.25">
-[...1 lines deleted...]
-      <c r="B657" s="10" t="s">
+    <row r="657" spans="1:5">
+      <c r="A657" s="15" t="s">
         <v>1149</v>
       </c>
-      <c r="C657" s="9" t="s">
+      <c r="B657" s="15"/>
+      <c r="C657" s="15"/>
+      <c r="D657" s="15"/>
+      <c r="E657" s="15"/>
+    </row>
+    <row r="658" spans="1:5">
+      <c r="A658" s="14" t="s">
         <v>1150</v>
       </c>
-      <c r="D657" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B658" s="14"/>
+      <c r="C658" s="14"/>
+      <c r="D658" s="14"/>
+      <c r="E658" s="14"/>
     </row>
     <row r="659" spans="1:5" customHeight="1" ht="56.25">
       <c r="A659" s="9"/>
       <c r="B659" s="10" t="s">
-        <v>1153</v>
+        <v>1151</v>
       </c>
       <c r="C659" s="9" t="s">
-        <v>1154</v>
+        <v>1152</v>
       </c>
       <c r="D659" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E659" s="12">
         <v>61940</v>
       </c>
     </row>
-    <row r="660" spans="1:5">
-[...6 lines deleted...]
-      <c r="E660" s="14"/>
+    <row r="660" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A660" s="9"/>
+      <c r="B660" s="10" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C660" s="9" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D660" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E660" s="12">
+        <v>22230</v>
+      </c>
     </row>
     <row r="661" spans="1:5" customHeight="1" ht="56.25">
       <c r="A661" s="9"/>
       <c r="B661" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C661" s="9" t="s">
         <v>1156</v>
       </c>
-      <c r="C661" s="9" t="s">
+      <c r="D661" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E661" s="12">
+        <v>50540</v>
+      </c>
+    </row>
+    <row r="662" spans="1:5">
+      <c r="A662" s="14" t="s">
         <v>1157</v>
       </c>
-      <c r="D661" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B662" s="14"/>
+      <c r="C662" s="14"/>
+      <c r="D662" s="14"/>
+      <c r="E662" s="14"/>
     </row>
     <row r="663" spans="1:5" customHeight="1" ht="56.25">
       <c r="A663" s="9"/>
       <c r="B663" s="10" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="C663" s="9" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
       <c r="D663" s="11" t="s">
         <v>14</v>
       </c>
       <c r="E663" s="12">
         <v>165490</v>
       </c>
     </row>
     <row r="664" spans="1:5" customHeight="1" ht="56.25">
       <c r="A664" s="9"/>
       <c r="B664" s="10" t="s">
-        <v>1162</v>
+        <v>1160</v>
       </c>
       <c r="C664" s="9" t="s">
-        <v>1163</v>
+        <v>1161</v>
       </c>
       <c r="D664" s="11" t="s">
         <v>19</v>
       </c>
       <c r="E664" s="12">
         <v>128060</v>
       </c>
     </row>
-    <row r="665" spans="1:5">
-[...6 lines deleted...]
-      <c r="E665" s="15"/>
+    <row r="665" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A665" s="9"/>
+      <c r="B665" s="10" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C665" s="9" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D665" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E665" s="12">
+        <v>80560</v>
+      </c>
     </row>
     <row r="666" spans="1:5" customHeight="1" ht="56.25">
       <c r="A666" s="9"/>
       <c r="B666" s="10" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C666" s="9" t="s">
         <v>1165</v>
       </c>
-      <c r="C666" s="9" t="s">
+      <c r="D666" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E666" s="12">
+        <v>121220</v>
+      </c>
+    </row>
+    <row r="667" spans="1:5">
+      <c r="A667" s="15" t="s">
         <v>1166</v>
       </c>
-      <c r="D666" s="11" t="s">
-[...2 lines deleted...]
-      <c r="E666" s="12">
+      <c r="B667" s="15"/>
+      <c r="C667" s="15"/>
+      <c r="D667" s="15"/>
+      <c r="E667" s="15"/>
+    </row>
+    <row r="668" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A668" s="9"/>
+      <c r="B668" s="10" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C668" s="9" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D668" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E668" s="12">
         <v>154660</v>
       </c>
     </row>
-    <row r="667" spans="1:5" customHeight="1" ht="56.25">
-[...10 lines deleted...]
-      <c r="E667" s="12">
+    <row r="669" spans="1:5" customHeight="1" ht="56.25">
+      <c r="A669" s="9"/>
+      <c r="B669" s="10" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C669" s="9" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D669" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="E669" s="12">
         <v>186960</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A49:E49"/>
     <mergeCell ref="A61:E61"/>
     <mergeCell ref="A71:E71"/>
     <mergeCell ref="A83:E83"/>
     <mergeCell ref="A91:E91"/>
     <mergeCell ref="A97:E97"/>
     <mergeCell ref="A102:E102"/>
     <mergeCell ref="A113:E113"/>
     <mergeCell ref="A116:E116"/>
     <mergeCell ref="A133:E133"/>
-    <mergeCell ref="A154:E154"/>
-[...1 lines deleted...]
-    <mergeCell ref="A174:E174"/>
+    <mergeCell ref="A155:E155"/>
+    <mergeCell ref="A165:E165"/>
     <mergeCell ref="A176:E176"/>
     <mergeCell ref="A178:E178"/>
-    <mergeCell ref="A181:E181"/>
-[...16 lines deleted...]
-    <mergeCell ref="A314:E314"/>
+    <mergeCell ref="A180:E180"/>
+    <mergeCell ref="A183:E183"/>
+    <mergeCell ref="A189:E189"/>
+    <mergeCell ref="A192:E192"/>
+    <mergeCell ref="A199:E199"/>
+    <mergeCell ref="A207:E207"/>
+    <mergeCell ref="A211:E211"/>
+    <mergeCell ref="A228:E228"/>
+    <mergeCell ref="A231:E231"/>
+    <mergeCell ref="A243:E243"/>
+    <mergeCell ref="A251:E251"/>
+    <mergeCell ref="A256:E256"/>
+    <mergeCell ref="A260:E260"/>
+    <mergeCell ref="A264:E264"/>
+    <mergeCell ref="A270:E270"/>
+    <mergeCell ref="A277:E277"/>
+    <mergeCell ref="A289:E289"/>
+    <mergeCell ref="A308:E308"/>
     <mergeCell ref="A316:E316"/>
-    <mergeCell ref="A319:E319"/>
-[...13 lines deleted...]
-    <mergeCell ref="A503:E503"/>
+    <mergeCell ref="A318:E318"/>
+    <mergeCell ref="A321:E321"/>
+    <mergeCell ref="A329:E329"/>
+    <mergeCell ref="A334:E334"/>
+    <mergeCell ref="A344:E344"/>
+    <mergeCell ref="A360:E360"/>
+    <mergeCell ref="A386:E386"/>
+    <mergeCell ref="A408:E408"/>
+    <mergeCell ref="A427:E427"/>
+    <mergeCell ref="A442:E442"/>
+    <mergeCell ref="A455:E455"/>
+    <mergeCell ref="A463:E463"/>
+    <mergeCell ref="A487:E487"/>
+    <mergeCell ref="A499:E499"/>
     <mergeCell ref="A504:E504"/>
     <mergeCell ref="A505:E505"/>
     <mergeCell ref="A506:E506"/>
     <mergeCell ref="A507:E507"/>
     <mergeCell ref="A508:E508"/>
     <mergeCell ref="A509:E509"/>
     <mergeCell ref="A510:E510"/>
     <mergeCell ref="A511:E511"/>
-    <mergeCell ref="A516:E516"/>
-    <mergeCell ref="A517:E517"/>
+    <mergeCell ref="A512:E512"/>
+    <mergeCell ref="A513:E513"/>
     <mergeCell ref="A518:E518"/>
     <mergeCell ref="A519:E519"/>
     <mergeCell ref="A520:E520"/>
     <mergeCell ref="A521:E521"/>
     <mergeCell ref="A522:E522"/>
-    <mergeCell ref="A533:E533"/>
-[...2 lines deleted...]
-    <mergeCell ref="A550:E550"/>
+    <mergeCell ref="A523:E523"/>
+    <mergeCell ref="A524:E524"/>
+    <mergeCell ref="A535:E535"/>
+    <mergeCell ref="A546:E546"/>
+    <mergeCell ref="A547:E547"/>
     <mergeCell ref="A552:E552"/>
-    <mergeCell ref="A556:E556"/>
-[...2 lines deleted...]
-    <mergeCell ref="A576:E576"/>
+    <mergeCell ref="A554:E554"/>
+    <mergeCell ref="A558:E558"/>
+    <mergeCell ref="A562:E562"/>
+    <mergeCell ref="A577:E577"/>
     <mergeCell ref="A578:E578"/>
-    <mergeCell ref="A604:E604"/>
-[...5 lines deleted...]
-    <mergeCell ref="A653:E653"/>
+    <mergeCell ref="A580:E580"/>
+    <mergeCell ref="A606:E606"/>
+    <mergeCell ref="A614:E614"/>
+    <mergeCell ref="A624:E624"/>
+    <mergeCell ref="A640:E640"/>
+    <mergeCell ref="A641:E641"/>
     <mergeCell ref="A654:E654"/>
     <mergeCell ref="A655:E655"/>
     <mergeCell ref="A656:E656"/>
-    <mergeCell ref="A660:E660"/>
-    <mergeCell ref="A665:E665"/>
+    <mergeCell ref="A657:E657"/>
+    <mergeCell ref="A658:E658"/>
+    <mergeCell ref="A662:E662"/>
+    <mergeCell ref="A667:E667"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
@@ -31298,488 +31395,490 @@
     <hyperlink ref="C128" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_132"/>
-    <hyperlink ref="C155" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_140"/>
-    <hyperlink ref="C164" r:id="rId_hyperlink_141"/>
-    <hyperlink ref="C165" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_150"/>
-    <hyperlink ref="C175" r:id="rId_hyperlink_151"/>
-[...4 lines deleted...]
-    <hyperlink ref="C183" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C177" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_159"/>
-    <hyperlink ref="C188" r:id="rId_hyperlink_160"/>
-[...2 lines deleted...]
-    <hyperlink ref="C192" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="C191" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_167"/>
-    <hyperlink ref="C198" r:id="rId_hyperlink_168"/>
-    <hyperlink ref="C199" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C197" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_174"/>
-    <hyperlink ref="C206" r:id="rId_hyperlink_175"/>
-    <hyperlink ref="C207" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_177"/>
-    <hyperlink ref="C210" r:id="rId_hyperlink_178"/>
-    <hyperlink ref="C211" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C209" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_191"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_193"/>
-    <hyperlink ref="C227" r:id="rId_hyperlink_194"/>
-[...2 lines deleted...]
-    <hyperlink ref="C231" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="C226" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C227" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_197"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_198"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_199"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_200"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_201"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C237" r:id="rId_hyperlink_203"/>
     <hyperlink ref="C238" r:id="rId_hyperlink_204"/>
     <hyperlink ref="C239" r:id="rId_hyperlink_205"/>
     <hyperlink ref="C240" r:id="rId_hyperlink_206"/>
-    <hyperlink ref="C242" r:id="rId_hyperlink_207"/>
-    <hyperlink ref="C243" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_208"/>
     <hyperlink ref="C244" r:id="rId_hyperlink_209"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_210"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C247" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C248" r:id="rId_hyperlink_213"/>
-    <hyperlink ref="C250" r:id="rId_hyperlink_214"/>
-    <hyperlink ref="C251" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_215"/>
     <hyperlink ref="C252" r:id="rId_hyperlink_216"/>
     <hyperlink ref="C253" r:id="rId_hyperlink_217"/>
-    <hyperlink ref="C255" r:id="rId_hyperlink_218"/>
-    <hyperlink ref="C256" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="C254" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="C255" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C257" r:id="rId_hyperlink_220"/>
-    <hyperlink ref="C259" r:id="rId_hyperlink_221"/>
-    <hyperlink ref="C260" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="C258" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="C259" r:id="rId_hyperlink_222"/>
     <hyperlink ref="C261" r:id="rId_hyperlink_223"/>
-    <hyperlink ref="C263" r:id="rId_hyperlink_224"/>
-    <hyperlink ref="C264" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="C262" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="C263" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C266" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C267" r:id="rId_hyperlink_228"/>
-    <hyperlink ref="C269" r:id="rId_hyperlink_229"/>
-    <hyperlink ref="C270" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="C268" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="C269" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C271" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C272" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C273" r:id="rId_hyperlink_233"/>
     <hyperlink ref="C274" r:id="rId_hyperlink_234"/>
-    <hyperlink ref="C276" r:id="rId_hyperlink_235"/>
-    <hyperlink ref="C277" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="C275" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="C276" r:id="rId_hyperlink_236"/>
     <hyperlink ref="C278" r:id="rId_hyperlink_237"/>
     <hyperlink ref="C279" r:id="rId_hyperlink_238"/>
     <hyperlink ref="C280" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C281" r:id="rId_hyperlink_240"/>
     <hyperlink ref="C282" r:id="rId_hyperlink_241"/>
     <hyperlink ref="C283" r:id="rId_hyperlink_242"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_243"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C286" r:id="rId_hyperlink_245"/>
-    <hyperlink ref="C288" r:id="rId_hyperlink_246"/>
-    <hyperlink ref="C289" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="C287" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="C288" r:id="rId_hyperlink_247"/>
     <hyperlink ref="C290" r:id="rId_hyperlink_248"/>
     <hyperlink ref="C291" r:id="rId_hyperlink_249"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C293" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_252"/>
     <hyperlink ref="C295" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C296" r:id="rId_hyperlink_254"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_255"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_256"/>
     <hyperlink ref="C299" r:id="rId_hyperlink_257"/>
     <hyperlink ref="C300" r:id="rId_hyperlink_258"/>
     <hyperlink ref="C301" r:id="rId_hyperlink_259"/>
     <hyperlink ref="C302" r:id="rId_hyperlink_260"/>
     <hyperlink ref="C303" r:id="rId_hyperlink_261"/>
     <hyperlink ref="C304" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C305" r:id="rId_hyperlink_263"/>
-    <hyperlink ref="C307" r:id="rId_hyperlink_264"/>
-    <hyperlink ref="C308" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="C306" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="C307" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C309" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C310" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C311" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C313" r:id="rId_hyperlink_270"/>
-    <hyperlink ref="C315" r:id="rId_hyperlink_271"/>
-[...3 lines deleted...]
-    <hyperlink ref="C321" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="C314" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="C315" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="C317" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="C319" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="C320" r:id="rId_hyperlink_275"/>
     <hyperlink ref="C322" r:id="rId_hyperlink_276"/>
     <hyperlink ref="C323" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C324" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C325" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C326" r:id="rId_hyperlink_280"/>
-    <hyperlink ref="C328" r:id="rId_hyperlink_281"/>
-    <hyperlink ref="C329" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="C327" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="C328" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C330" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C331" r:id="rId_hyperlink_284"/>
-    <hyperlink ref="C333" r:id="rId_hyperlink_285"/>
-    <hyperlink ref="C334" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="C332" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="C333" r:id="rId_hyperlink_286"/>
     <hyperlink ref="C335" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C336" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C337" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C338" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C339" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C340" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C341" r:id="rId_hyperlink_293"/>
-    <hyperlink ref="C343" r:id="rId_hyperlink_294"/>
-    <hyperlink ref="C344" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="C342" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="C343" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C345" r:id="rId_hyperlink_296"/>
     <hyperlink ref="C346" r:id="rId_hyperlink_297"/>
     <hyperlink ref="C347" r:id="rId_hyperlink_298"/>
     <hyperlink ref="C348" r:id="rId_hyperlink_299"/>
     <hyperlink ref="C349" r:id="rId_hyperlink_300"/>
     <hyperlink ref="C350" r:id="rId_hyperlink_301"/>
     <hyperlink ref="C351" r:id="rId_hyperlink_302"/>
     <hyperlink ref="C352" r:id="rId_hyperlink_303"/>
     <hyperlink ref="C353" r:id="rId_hyperlink_304"/>
     <hyperlink ref="C354" r:id="rId_hyperlink_305"/>
     <hyperlink ref="C355" r:id="rId_hyperlink_306"/>
     <hyperlink ref="C356" r:id="rId_hyperlink_307"/>
     <hyperlink ref="C357" r:id="rId_hyperlink_308"/>
-    <hyperlink ref="C359" r:id="rId_hyperlink_309"/>
-    <hyperlink ref="C360" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="C358" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="C359" r:id="rId_hyperlink_310"/>
     <hyperlink ref="C361" r:id="rId_hyperlink_311"/>
     <hyperlink ref="C362" r:id="rId_hyperlink_312"/>
     <hyperlink ref="C363" r:id="rId_hyperlink_313"/>
     <hyperlink ref="C364" r:id="rId_hyperlink_314"/>
     <hyperlink ref="C365" r:id="rId_hyperlink_315"/>
     <hyperlink ref="C366" r:id="rId_hyperlink_316"/>
     <hyperlink ref="C367" r:id="rId_hyperlink_317"/>
     <hyperlink ref="C368" r:id="rId_hyperlink_318"/>
     <hyperlink ref="C369" r:id="rId_hyperlink_319"/>
     <hyperlink ref="C370" r:id="rId_hyperlink_320"/>
     <hyperlink ref="C371" r:id="rId_hyperlink_321"/>
     <hyperlink ref="C372" r:id="rId_hyperlink_322"/>
     <hyperlink ref="C373" r:id="rId_hyperlink_323"/>
     <hyperlink ref="C374" r:id="rId_hyperlink_324"/>
     <hyperlink ref="C375" r:id="rId_hyperlink_325"/>
     <hyperlink ref="C376" r:id="rId_hyperlink_326"/>
     <hyperlink ref="C377" r:id="rId_hyperlink_327"/>
     <hyperlink ref="C378" r:id="rId_hyperlink_328"/>
     <hyperlink ref="C379" r:id="rId_hyperlink_329"/>
     <hyperlink ref="C380" r:id="rId_hyperlink_330"/>
     <hyperlink ref="C381" r:id="rId_hyperlink_331"/>
     <hyperlink ref="C382" r:id="rId_hyperlink_332"/>
     <hyperlink ref="C383" r:id="rId_hyperlink_333"/>
-    <hyperlink ref="C385" r:id="rId_hyperlink_334"/>
-    <hyperlink ref="C386" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="C384" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="C385" r:id="rId_hyperlink_335"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_336"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_337"/>
     <hyperlink ref="C389" r:id="rId_hyperlink_338"/>
     <hyperlink ref="C390" r:id="rId_hyperlink_339"/>
     <hyperlink ref="C391" r:id="rId_hyperlink_340"/>
     <hyperlink ref="C392" r:id="rId_hyperlink_341"/>
     <hyperlink ref="C393" r:id="rId_hyperlink_342"/>
     <hyperlink ref="C394" r:id="rId_hyperlink_343"/>
     <hyperlink ref="C395" r:id="rId_hyperlink_344"/>
     <hyperlink ref="C396" r:id="rId_hyperlink_345"/>
     <hyperlink ref="C397" r:id="rId_hyperlink_346"/>
     <hyperlink ref="C398" r:id="rId_hyperlink_347"/>
     <hyperlink ref="C399" r:id="rId_hyperlink_348"/>
     <hyperlink ref="C400" r:id="rId_hyperlink_349"/>
     <hyperlink ref="C401" r:id="rId_hyperlink_350"/>
     <hyperlink ref="C402" r:id="rId_hyperlink_351"/>
     <hyperlink ref="C403" r:id="rId_hyperlink_352"/>
     <hyperlink ref="C404" r:id="rId_hyperlink_353"/>
     <hyperlink ref="C405" r:id="rId_hyperlink_354"/>
-    <hyperlink ref="C407" r:id="rId_hyperlink_355"/>
-    <hyperlink ref="C408" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="C406" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="C407" r:id="rId_hyperlink_356"/>
     <hyperlink ref="C409" r:id="rId_hyperlink_357"/>
     <hyperlink ref="C410" r:id="rId_hyperlink_358"/>
     <hyperlink ref="C411" r:id="rId_hyperlink_359"/>
     <hyperlink ref="C412" r:id="rId_hyperlink_360"/>
     <hyperlink ref="C413" r:id="rId_hyperlink_361"/>
     <hyperlink ref="C414" r:id="rId_hyperlink_362"/>
     <hyperlink ref="C415" r:id="rId_hyperlink_363"/>
     <hyperlink ref="C416" r:id="rId_hyperlink_364"/>
     <hyperlink ref="C417" r:id="rId_hyperlink_365"/>
     <hyperlink ref="C418" r:id="rId_hyperlink_366"/>
     <hyperlink ref="C419" r:id="rId_hyperlink_367"/>
     <hyperlink ref="C420" r:id="rId_hyperlink_368"/>
     <hyperlink ref="C421" r:id="rId_hyperlink_369"/>
     <hyperlink ref="C422" r:id="rId_hyperlink_370"/>
     <hyperlink ref="C423" r:id="rId_hyperlink_371"/>
     <hyperlink ref="C424" r:id="rId_hyperlink_372"/>
-    <hyperlink ref="C426" r:id="rId_hyperlink_373"/>
-    <hyperlink ref="C427" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="C425" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="C426" r:id="rId_hyperlink_374"/>
     <hyperlink ref="C428" r:id="rId_hyperlink_375"/>
     <hyperlink ref="C429" r:id="rId_hyperlink_376"/>
     <hyperlink ref="C430" r:id="rId_hyperlink_377"/>
     <hyperlink ref="C431" r:id="rId_hyperlink_378"/>
     <hyperlink ref="C432" r:id="rId_hyperlink_379"/>
     <hyperlink ref="C433" r:id="rId_hyperlink_380"/>
     <hyperlink ref="C434" r:id="rId_hyperlink_381"/>
     <hyperlink ref="C435" r:id="rId_hyperlink_382"/>
     <hyperlink ref="C436" r:id="rId_hyperlink_383"/>
     <hyperlink ref="C437" r:id="rId_hyperlink_384"/>
     <hyperlink ref="C438" r:id="rId_hyperlink_385"/>
     <hyperlink ref="C439" r:id="rId_hyperlink_386"/>
-    <hyperlink ref="C441" r:id="rId_hyperlink_387"/>
-    <hyperlink ref="C442" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="C440" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="C441" r:id="rId_hyperlink_388"/>
     <hyperlink ref="C443" r:id="rId_hyperlink_389"/>
     <hyperlink ref="C444" r:id="rId_hyperlink_390"/>
     <hyperlink ref="C445" r:id="rId_hyperlink_391"/>
     <hyperlink ref="C446" r:id="rId_hyperlink_392"/>
     <hyperlink ref="C447" r:id="rId_hyperlink_393"/>
     <hyperlink ref="C448" r:id="rId_hyperlink_394"/>
     <hyperlink ref="C449" r:id="rId_hyperlink_395"/>
     <hyperlink ref="C450" r:id="rId_hyperlink_396"/>
     <hyperlink ref="C451" r:id="rId_hyperlink_397"/>
     <hyperlink ref="C452" r:id="rId_hyperlink_398"/>
-    <hyperlink ref="C454" r:id="rId_hyperlink_399"/>
-    <hyperlink ref="C455" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="C453" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="C454" r:id="rId_hyperlink_400"/>
     <hyperlink ref="C456" r:id="rId_hyperlink_401"/>
     <hyperlink ref="C457" r:id="rId_hyperlink_402"/>
     <hyperlink ref="C458" r:id="rId_hyperlink_403"/>
     <hyperlink ref="C459" r:id="rId_hyperlink_404"/>
     <hyperlink ref="C460" r:id="rId_hyperlink_405"/>
-    <hyperlink ref="C462" r:id="rId_hyperlink_406"/>
-    <hyperlink ref="C463" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="C461" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="C462" r:id="rId_hyperlink_407"/>
     <hyperlink ref="C464" r:id="rId_hyperlink_408"/>
     <hyperlink ref="C465" r:id="rId_hyperlink_409"/>
     <hyperlink ref="C466" r:id="rId_hyperlink_410"/>
     <hyperlink ref="C467" r:id="rId_hyperlink_411"/>
     <hyperlink ref="C468" r:id="rId_hyperlink_412"/>
     <hyperlink ref="C469" r:id="rId_hyperlink_413"/>
     <hyperlink ref="C470" r:id="rId_hyperlink_414"/>
     <hyperlink ref="C471" r:id="rId_hyperlink_415"/>
     <hyperlink ref="C472" r:id="rId_hyperlink_416"/>
     <hyperlink ref="C473" r:id="rId_hyperlink_417"/>
     <hyperlink ref="C474" r:id="rId_hyperlink_418"/>
     <hyperlink ref="C475" r:id="rId_hyperlink_419"/>
     <hyperlink ref="C476" r:id="rId_hyperlink_420"/>
     <hyperlink ref="C477" r:id="rId_hyperlink_421"/>
     <hyperlink ref="C478" r:id="rId_hyperlink_422"/>
     <hyperlink ref="C479" r:id="rId_hyperlink_423"/>
     <hyperlink ref="C480" r:id="rId_hyperlink_424"/>
     <hyperlink ref="C481" r:id="rId_hyperlink_425"/>
     <hyperlink ref="C482" r:id="rId_hyperlink_426"/>
     <hyperlink ref="C483" r:id="rId_hyperlink_427"/>
     <hyperlink ref="C484" r:id="rId_hyperlink_428"/>
-    <hyperlink ref="C486" r:id="rId_hyperlink_429"/>
-    <hyperlink ref="C487" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="C485" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="C486" r:id="rId_hyperlink_430"/>
     <hyperlink ref="C488" r:id="rId_hyperlink_431"/>
     <hyperlink ref="C489" r:id="rId_hyperlink_432"/>
     <hyperlink ref="C490" r:id="rId_hyperlink_433"/>
     <hyperlink ref="C491" r:id="rId_hyperlink_434"/>
     <hyperlink ref="C492" r:id="rId_hyperlink_435"/>
     <hyperlink ref="C493" r:id="rId_hyperlink_436"/>
     <hyperlink ref="C494" r:id="rId_hyperlink_437"/>
     <hyperlink ref="C495" r:id="rId_hyperlink_438"/>
     <hyperlink ref="C496" r:id="rId_hyperlink_439"/>
-    <hyperlink ref="C498" r:id="rId_hyperlink_440"/>
-    <hyperlink ref="C499" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="C497" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="C498" r:id="rId_hyperlink_441"/>
     <hyperlink ref="C500" r:id="rId_hyperlink_442"/>
     <hyperlink ref="C501" r:id="rId_hyperlink_443"/>
-    <hyperlink ref="C512" r:id="rId_hyperlink_444"/>
-    <hyperlink ref="C513" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="C502" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="C503" r:id="rId_hyperlink_445"/>
     <hyperlink ref="C514" r:id="rId_hyperlink_446"/>
     <hyperlink ref="C515" r:id="rId_hyperlink_447"/>
-    <hyperlink ref="C523" r:id="rId_hyperlink_448"/>
-    <hyperlink ref="C524" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="C516" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="C517" r:id="rId_hyperlink_449"/>
     <hyperlink ref="C525" r:id="rId_hyperlink_450"/>
     <hyperlink ref="C526" r:id="rId_hyperlink_451"/>
     <hyperlink ref="C527" r:id="rId_hyperlink_452"/>
     <hyperlink ref="C528" r:id="rId_hyperlink_453"/>
     <hyperlink ref="C529" r:id="rId_hyperlink_454"/>
     <hyperlink ref="C530" r:id="rId_hyperlink_455"/>
     <hyperlink ref="C531" r:id="rId_hyperlink_456"/>
     <hyperlink ref="C532" r:id="rId_hyperlink_457"/>
-    <hyperlink ref="C534" r:id="rId_hyperlink_458"/>
-    <hyperlink ref="C535" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="C533" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="C534" r:id="rId_hyperlink_459"/>
     <hyperlink ref="C536" r:id="rId_hyperlink_460"/>
     <hyperlink ref="C537" r:id="rId_hyperlink_461"/>
     <hyperlink ref="C538" r:id="rId_hyperlink_462"/>
     <hyperlink ref="C539" r:id="rId_hyperlink_463"/>
     <hyperlink ref="C540" r:id="rId_hyperlink_464"/>
     <hyperlink ref="C541" r:id="rId_hyperlink_465"/>
     <hyperlink ref="C542" r:id="rId_hyperlink_466"/>
     <hyperlink ref="C543" r:id="rId_hyperlink_467"/>
-    <hyperlink ref="C546" r:id="rId_hyperlink_468"/>
-    <hyperlink ref="C547" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="C544" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="C545" r:id="rId_hyperlink_469"/>
     <hyperlink ref="C548" r:id="rId_hyperlink_470"/>
     <hyperlink ref="C549" r:id="rId_hyperlink_471"/>
-    <hyperlink ref="C551" r:id="rId_hyperlink_472"/>
-[...1 lines deleted...]
-    <hyperlink ref="C554" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="C550" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="C551" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="C553" r:id="rId_hyperlink_474"/>
     <hyperlink ref="C555" r:id="rId_hyperlink_475"/>
-    <hyperlink ref="C557" r:id="rId_hyperlink_476"/>
-    <hyperlink ref="C558" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="C556" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="C557" r:id="rId_hyperlink_477"/>
     <hyperlink ref="C559" r:id="rId_hyperlink_478"/>
-    <hyperlink ref="C561" r:id="rId_hyperlink_479"/>
-    <hyperlink ref="C562" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="C560" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="C561" r:id="rId_hyperlink_480"/>
     <hyperlink ref="C563" r:id="rId_hyperlink_481"/>
     <hyperlink ref="C564" r:id="rId_hyperlink_482"/>
     <hyperlink ref="C565" r:id="rId_hyperlink_483"/>
     <hyperlink ref="C566" r:id="rId_hyperlink_484"/>
     <hyperlink ref="C567" r:id="rId_hyperlink_485"/>
     <hyperlink ref="C568" r:id="rId_hyperlink_486"/>
     <hyperlink ref="C569" r:id="rId_hyperlink_487"/>
     <hyperlink ref="C570" r:id="rId_hyperlink_488"/>
     <hyperlink ref="C571" r:id="rId_hyperlink_489"/>
     <hyperlink ref="C572" r:id="rId_hyperlink_490"/>
     <hyperlink ref="C573" r:id="rId_hyperlink_491"/>
     <hyperlink ref="C574" r:id="rId_hyperlink_492"/>
-    <hyperlink ref="C577" r:id="rId_hyperlink_493"/>
-[...1 lines deleted...]
-    <hyperlink ref="C580" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="C575" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="C576" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="C579" r:id="rId_hyperlink_495"/>
     <hyperlink ref="C581" r:id="rId_hyperlink_496"/>
     <hyperlink ref="C582" r:id="rId_hyperlink_497"/>
     <hyperlink ref="C583" r:id="rId_hyperlink_498"/>
     <hyperlink ref="C584" r:id="rId_hyperlink_499"/>
     <hyperlink ref="C585" r:id="rId_hyperlink_500"/>
     <hyperlink ref="C586" r:id="rId_hyperlink_501"/>
     <hyperlink ref="C587" r:id="rId_hyperlink_502"/>
     <hyperlink ref="C588" r:id="rId_hyperlink_503"/>
     <hyperlink ref="C589" r:id="rId_hyperlink_504"/>
     <hyperlink ref="C590" r:id="rId_hyperlink_505"/>
     <hyperlink ref="C591" r:id="rId_hyperlink_506"/>
     <hyperlink ref="C592" r:id="rId_hyperlink_507"/>
     <hyperlink ref="C593" r:id="rId_hyperlink_508"/>
     <hyperlink ref="C594" r:id="rId_hyperlink_509"/>
     <hyperlink ref="C595" r:id="rId_hyperlink_510"/>
     <hyperlink ref="C596" r:id="rId_hyperlink_511"/>
     <hyperlink ref="C597" r:id="rId_hyperlink_512"/>
     <hyperlink ref="C598" r:id="rId_hyperlink_513"/>
     <hyperlink ref="C599" r:id="rId_hyperlink_514"/>
     <hyperlink ref="C600" r:id="rId_hyperlink_515"/>
     <hyperlink ref="C601" r:id="rId_hyperlink_516"/>
     <hyperlink ref="C602" r:id="rId_hyperlink_517"/>
     <hyperlink ref="C603" r:id="rId_hyperlink_518"/>
-    <hyperlink ref="C605" r:id="rId_hyperlink_519"/>
-    <hyperlink ref="C606" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="C604" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="C605" r:id="rId_hyperlink_520"/>
     <hyperlink ref="C607" r:id="rId_hyperlink_521"/>
     <hyperlink ref="C608" r:id="rId_hyperlink_522"/>
     <hyperlink ref="C609" r:id="rId_hyperlink_523"/>
     <hyperlink ref="C610" r:id="rId_hyperlink_524"/>
     <hyperlink ref="C611" r:id="rId_hyperlink_525"/>
-    <hyperlink ref="C613" r:id="rId_hyperlink_526"/>
-    <hyperlink ref="C614" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="C612" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="C613" r:id="rId_hyperlink_527"/>
     <hyperlink ref="C615" r:id="rId_hyperlink_528"/>
     <hyperlink ref="C616" r:id="rId_hyperlink_529"/>
     <hyperlink ref="C617" r:id="rId_hyperlink_530"/>
     <hyperlink ref="C618" r:id="rId_hyperlink_531"/>
     <hyperlink ref="C619" r:id="rId_hyperlink_532"/>
     <hyperlink ref="C620" r:id="rId_hyperlink_533"/>
     <hyperlink ref="C621" r:id="rId_hyperlink_534"/>
-    <hyperlink ref="C623" r:id="rId_hyperlink_535"/>
-    <hyperlink ref="C624" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="C622" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="C623" r:id="rId_hyperlink_536"/>
     <hyperlink ref="C625" r:id="rId_hyperlink_537"/>
     <hyperlink ref="C626" r:id="rId_hyperlink_538"/>
     <hyperlink ref="C627" r:id="rId_hyperlink_539"/>
     <hyperlink ref="C628" r:id="rId_hyperlink_540"/>
     <hyperlink ref="C629" r:id="rId_hyperlink_541"/>
     <hyperlink ref="C630" r:id="rId_hyperlink_542"/>
     <hyperlink ref="C631" r:id="rId_hyperlink_543"/>
     <hyperlink ref="C632" r:id="rId_hyperlink_544"/>
     <hyperlink ref="C633" r:id="rId_hyperlink_545"/>
     <hyperlink ref="C634" r:id="rId_hyperlink_546"/>
     <hyperlink ref="C635" r:id="rId_hyperlink_547"/>
     <hyperlink ref="C636" r:id="rId_hyperlink_548"/>
     <hyperlink ref="C637" r:id="rId_hyperlink_549"/>
-    <hyperlink ref="C640" r:id="rId_hyperlink_550"/>
-    <hyperlink ref="C641" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="C638" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="C639" r:id="rId_hyperlink_551"/>
     <hyperlink ref="C642" r:id="rId_hyperlink_552"/>
     <hyperlink ref="C643" r:id="rId_hyperlink_553"/>
     <hyperlink ref="C644" r:id="rId_hyperlink_554"/>
     <hyperlink ref="C645" r:id="rId_hyperlink_555"/>
     <hyperlink ref="C646" r:id="rId_hyperlink_556"/>
     <hyperlink ref="C647" r:id="rId_hyperlink_557"/>
     <hyperlink ref="C648" r:id="rId_hyperlink_558"/>
     <hyperlink ref="C649" r:id="rId_hyperlink_559"/>
     <hyperlink ref="C650" r:id="rId_hyperlink_560"/>
     <hyperlink ref="C651" r:id="rId_hyperlink_561"/>
-    <hyperlink ref="C657" r:id="rId_hyperlink_562"/>
-    <hyperlink ref="C658" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="C652" r:id="rId_hyperlink_562"/>
+    <hyperlink ref="C653" r:id="rId_hyperlink_563"/>
     <hyperlink ref="C659" r:id="rId_hyperlink_564"/>
-    <hyperlink ref="C661" r:id="rId_hyperlink_565"/>
-    <hyperlink ref="C662" r:id="rId_hyperlink_566"/>
+    <hyperlink ref="C660" r:id="rId_hyperlink_565"/>
+    <hyperlink ref="C661" r:id="rId_hyperlink_566"/>
     <hyperlink ref="C663" r:id="rId_hyperlink_567"/>
     <hyperlink ref="C664" r:id="rId_hyperlink_568"/>
-    <hyperlink ref="C666" r:id="rId_hyperlink_569"/>
-    <hyperlink ref="C667" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="C665" r:id="rId_hyperlink_569"/>
+    <hyperlink ref="C666" r:id="rId_hyperlink_570"/>
+    <hyperlink ref="C668" r:id="rId_hyperlink_571"/>
+    <hyperlink ref="C669" r:id="rId_hyperlink_572"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>